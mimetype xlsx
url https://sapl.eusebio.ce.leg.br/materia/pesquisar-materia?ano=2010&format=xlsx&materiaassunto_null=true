--- v0 (2026-01-12)
+++ v1 (2026-06-19)
@@ -54,2379 +54,2379 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PPR</t>
   </si>
   <si>
     <t>Parecer Prévio Sobre Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios do Ceará</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/121/121_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/121/121_texto_integral.tiff</t>
   </si>
   <si>
     <t>PARECER PRÉVIO FAVORÁVEL À APROVAÇÃO DAS CONTAS DE GOVERNO DO EXERCÍCIO FINANCEIRO DE 2006 DE RESPONSABILIDADE DO PREFEITO ACILON GONÇALVES PINTO JÚNIOR.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/332/332_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO SOBRE AS CONTAS DE GOVERNO DO EXERCÍCIO FINANCEIRO DE 2005, DE RESPONSABILIDADE DO PREFEITO ACILON GONÇALVES QUE PUGNAM PELA APROVAÇÃO DAS REFERIDAS CONTAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Acilon Gonçalves Pinto Júnior</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/202/202_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA, ATUALIZA,ALTERA, REMUNERA ARTIGOS E MODIFICA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 004 DE 30 DE DEZEMBRO DE 2009, QUE DISPÕE SOBRE A CRIAÇÃO DA AUTARQUIA MUNICIPAL DO TRÂNSITO - AMT E DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO - JARI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/220/220_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PRORROGA, NO ÂMBITO DO MUNICÍPIO DE EUSÉBIO, O PRAZO DE LICENÇA MATERNIDADE DAS SERVIDORAS PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/229/229_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE CONCESSÃO DE SERVIÇO FUNERÁRIO E AFIM, PRECEDIDO OU NÃO DE OBRA PÚBLICA, NO MUNICÍPIO DE EUSÉBIO E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/261/261_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CARGOS E REMUNERAÇÃO DOS SERVIDORES DA AUTARQUIA MUNICIPAL DO MEIO AMBIENTE (AMMA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/77/77_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/77/77_texto_integral.tiff</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS OCUPANTES DE CARGOS EFETIVOS E COMISSIONADOS DO PODER EXECUTIVO DE EUSÉBIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Goga, Cira, Maninho Sá, Nonato Xilito</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/78/78_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/78/78_texto_integral.tiff</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 369, DE 18 DE DEZEMBRO DE 1998, QUE TRATA DA REMUNERAÇÃO DOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE EUSÉBIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/81/81_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/81/81_texto_integral.tiff</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO, AO PODER EXECUTIVO MUNICIPAL, PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO DO MUNICÍPIO, PARA O FIM QUE INDICA.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/82/82_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/82/82_texto_integral.tiff</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NO PLANO PLURIANUAL PARA O PERÍODO 2010-2013, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/83/83_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/83/83_texto_integral.tiff</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL, PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO DO MUNICÍPIO, PARA O FIM QUE INDICA.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/84/84_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/84/84_texto_integral.tiff</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL À COLÔNIA DE PESCADORES Z-28 DE EUSÉBIO – COPESE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/85/85_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/85/85_texto_integral.tiff</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO DE DIFÍCIL ACESSO (GDA), DESTINADA ÀS ESCOLAS QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/86/86_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/86/86_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA DE 2.242,80 M² (DOIS MIL, DUZENTOS E QUARENTA E DOIS METROS QUADRADOS E OITENTA DECÍMETROS QUADRADOS), DE UM TERRENO SITUADO NO LUGAR TAMATANDUBA, DISTRITO INDUSTRIAL, PARA A IMPLANTAÇÃO DA EMPRESA VEGEL - VELAS GURGEL LTDA-ME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/87/87_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/87/87_texto_integral.tiff</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO PARA RESGATE DA VIDA – CASA DE ABRAÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/88/88_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/88/88_texto_integral.tiff</t>
   </si>
   <si>
     <t>CONSOLIDA, ATUALIZA, ALTERA E MODIFICA DISPOSIÇÕES DA LEI MUNICIPAL Nº 888, DE 30 DE DEZEMBRO DE 2009 QUE VERSA SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE EUSÉBIO, DEFINE A NOVA ESTRUTURA ADMINISTRATIVA E O QUADRO DE CARGOS DE PROVIMENTOS EM COMISSÃO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/89/89_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/89/89_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS PARA MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO ATRAVÉS DO PROGRAMA MUNICIPAL DE MANUTENÇÃO ESCOLAR E DESENVOLVIMENTO DO ENSINO – PMMDE, PARA OS ESTABELECIMENTOS COMPONENTES DO PARQUE ESCOLAR PÚBLICO MUNICIPAL DE EUSÉBIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/90/90_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/90/90_texto_integral.tiff</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A CRIAÇÃO DE CARGOS PÚBLICOS QUE INDICA NA ESTRUTURA ADMINISTRATIVA DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE EUSÉBIO – IPME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/91/91_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/91/91_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA DE 2.945,00 M² (DOIS MIL, NOVECENTOS E QUARENTA E CINCO METROS QUADRADOS), DE UM TERRENO SITUADO NO LUGAR JABUTI, DISTRITO INDUSTRIAL III, PARA A IMPLANTAÇÃO DA EMPRESA PLAVINORTE TINTAS PLAVIL DO NORDESTE-EPP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/92/92_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/92/92_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA DE 267,71M² (DUZENTOS E SESSENTA E SETE METROS QUADRADOS E SETENTA E UM DECÍMETROS QUADRADOS), DE UM TERRENO SITUADO NO LUGAR JABUTI, DISTRITO INDUSTRIAL III, PARA A IMPLANTAÇÃO DA EMPRESA PLAVINORTE TINTAS PLAVIL DO NORDESTE-EPP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/94/94_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/94/94_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉNICA E FINANCEIRA QUE ENTRE SI CELEBRAM O MUNICÍPIO DE EUSÉBIO E O TRIBUNAL DE JUSTIÇA DO ESTADO DO CEARÁ PARA OS FINS QUE INDICA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/95/95_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/95/95_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉNICA E FINANCEIRA QUE ENTRE SI CELEBRAM O ESTADO DO CEARÁ, ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA E DEFESA PESSOAL COM A INTERVENIÊNCIA DA POLÍCIA MILITAR DO CEARÁ E O MUNICÍPIO DE EUSÉBIO PARA OS FINS QUE INDICA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/96/96_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/96/96_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉNICA E FINANCEIRA QUE ENTRE SI CELEBRAM O ESTADO DO CEARÁ, ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA E DEFESA PESSOAL COM A INTERVENIÊNCIA DA POLÍCIA CIVIL DO CEARÁ E O MUNICÍPIO DE EUSÉBIO PARA OS FINS QUE INDICA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Goga</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/97/97_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/97/97_texto_integral.tiff</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DO PARQUE SANTA CLARA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/110/110_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/110/110_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS A TÍTULO DE CONTRIBUIÇÃO À ASSOCIAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/113/113_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/113/113_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA DE 775,44M² (SETECENTOS E SETENTA E CINCO METROS QUADRADOS E QUARENTA E QUATRO DECÍMETROS QUADRADOS), DE UM TERRENO SITUADO NO LUGAR JABUTI, DISTRITO INDUSTRIAL, PARA A IMPLANTAÇÃO DA EMPRESA HERNANDEZ &amp; DA SILVA COMERCIO DE ÁLCOOL, PRODUTOS DE LIMPEZA E SERVIÇOS SERIGRÁFICOS LTDA-ME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/114/114_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/114/114_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA DE 596,93M² (QUINHENTOS E NOVENTA E SEIS METROS QUADRADOS E NOVENTA E TRÊS DECÍMETROS QUADRADOS), DE UM TERRENO SITUADO NO LUGAR JABUTI, DISTRITO INDUSTRIAL, PARA A IMPLANTAÇÃO DA EMPRESA HERNANDEZ &amp; DA SILVA COMERCIO DE ÁLCOOL, PRODUTOS DE LIMPEZA E SERVIÇOS SERIGRÁFICOS LTDA-ME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/115/115_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/115/115_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA DE 5.672,69M² (CINCO MIL, SEISCENTOS E SETENTA E DOIS METROS QUADRADOS E SESSENTA E NOVE DECÍMETROS QUADRADOS), DE UM TERRENO SITUADO NO LUGAR JABUTI, DISTRITO INDUSTRIAL, PARA A IMPLANTAÇÃO DA EMPRESA HERNANDEZ &amp; DA SILVA COMERCIO DE ÁLCOOL, PRODUTOS DE LIMPEZA E SERVIÇOS SERIGRÁFICOS LTDA-ME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/116/116_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/116/116_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA DE 7.000,00M² (SETE MIL METROS QUADRADOS), DE UM TERRENO SITUADO NO LUGAR JABUTI, LOTEAMENTO PARQUE SANTA HELENA, PARA A IMPLANTAÇÃO DA EMPRESA R&amp;T PLÁSTICOS INDUSTRIAIS LTDA-ME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/122/122_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/122/122_texto_integral.tiff</t>
   </si>
   <si>
     <t>CONSOLIDA, ATUALLIZA, ALTERA E MODOFICA DISPOSIÇÕES DA LEI MUNICIPAL Nº 856, DE 15 DE DEZEMBO DE 2009 QUE VERSA SOBRE O PLANO DE CARGOS E CARREIRAS E SALÁRIOS - PCCS, DA GUARDA MUNICIPAL , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/123/123_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/123/123_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL E DESAPROPRIAR E ADQUIRIR PELO VALOR DE R$ 124.380,00 (CENTO E VINTE E QUATRO MIL, TREZENTOS E OITENTA REAIS), O IMÓVEL ABAIXO ESPECIFICADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/131/131_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/131/131_texto_integral.tiff</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CESSÃO DE USO DE IMÓVEIS MUNICIPAIS, SITUADOS NA RUA IRMÃ AMBROSINA E NA RUA JOSÉ BENTO, À COMPANHIA DE ÁGUA E ESGOTO DO CEARÁ (CAGECE).</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/132/132_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/132/132_texto_integral.tiff</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL N. 898, DE 1º DE MARÇO DE 2010, QUE VERSA SOBRE A AUTORIZAÇÃO DO EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS PARA A MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO ATRAVÉS DO PROGRAMA MUNICIPAL DE MANUTENÇÃO ESCOLAR E DESENVOLVIMENTO DE ENSINO (PMMDE).</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Fares Filho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/133/133_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/133/133_texto_integral.tiff</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PARA RESGATE DA VIDA – CASA DE ABRAÃO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/138/138_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/138/138_texto_integral.tiff</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ADQUIRIR POR RELEVANTE POR RELEVANTE INTERESSE SOCIAL, PELO VALOR DE R$ 135.520,00 O IMÓVEL ESPECIFICADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/141/141_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2011 NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/142/142_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CENTRO DE RECUPERAÇÃO LEÃO DE JUDÁ CEARÁ, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/143/143_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/152/152_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS PÚBLICOS QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/155/155_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DESAPROPRIAR E ADQUIRIR POR RELEVANTE INTERESSE SOCIAL, PELO VALOR DE R$ 92.790,00 (NOVENTA E DOIS MIL, SETECENTOS E NOVENTA REAIS), O IMÓVEL ABAIXO ESPECIFICADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/156/156_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA, ATUALIZA, ALTERA E MODIFICA DISPOSIÇÕES DA LEI MUNICIPAL Nº 888, DE 30 DE DEZEMBRO DE 2009 QUE VERSA SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE EUSÉBIO, DEFINE A NOVA ESTRUTURA ADMINISTRATIVA E O QUADRO DE CARGOS DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/157/157_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL AO CENTRO DE RECUPERAÇÃO LEÃO DE JUDÁ CEARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/158/158_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA, ATUALIZA, ALTERA E MODIFICA DISPOSIÇÕES DA LEI MUNICIPAL Nº 898, DE 01 DE MARÇO DE 2010 QUE VERSA SOBRE O PROGRAMA MUNICIPAL DE MANUTENÇÃO ESCOLAR E DESENVOLVIMENTO DO ENSINO – PMMDE E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/159/159_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER DOAÇÃO FINANCEIRA ÀS QUADRILHAS PARTICIPANTES DO FESTIVAL DE QUADRILHAS DO EXERCÍCIO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/169/169_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DOS PLANTÕES DA CATEGORIA MÉDICA, ESTIPULADOS NA LEI MUNICIPAL Nº 797, DE 17 DE FEVEREIRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/170/170_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DESAPROPRIAR E ADQUIRIR POR RELEVANTE INTERESSE SOCIAL, PELO VALOR DE R$ 157.712,00(CENTO E CINQÜENTA E SETE MIL, SETECENTOS E DOZE REAIS), O IMÓVEL ABAIXO ESPECIFICADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/171/171_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A RATIFICAR O PROTOCOLO DE INTENÇÕES ENTRE O GOVERNO DO ESTADO DO CEARÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE SAÚDE E O MUNICÍPIO DE EUSÉBIO, FORMALIZAR A ADESÃO DO MUNICÍPIO AOS CONSÓRCIOS DE SAÚDE DA ATENÇÃO SECUNDÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/174/174_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO, AO PODER EXECUTIVO MUNICIPAL, PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO DO MUNICÍPIO, PARA O FIM QUE INDICA. </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/175/175_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.  2º, DA LEI MUNICIPAL N. 710, DE 26 DE MARÇO DE 2007, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB).</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/182/182_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º, DA LEI MUNICIPAL N. 343, DE 27 DE MAIO DE 1998, QUE DISPÕE SOBRE A CONCESSÃO DE AJUDA DE CUSTO E DIÁRIAS PARA PREFEITO, VICE-PREFEITO E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/</t>
   </si>
   <si>
     <t>CRIA O PRÊMIO ESCOLA MELHOR, VIDA MELHOR DESTINADO A PREMIAR OS PROFISSIONAIS DE EDUCAÇÃO DAS ESCOLAS MUNICIPAIS COM MELHOR RESULTADO NAS AVALIAÇÕES REALIZADAS NAS TURMAS DE 2º ANO DO ENSINO FUNDAMENTAL, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS CARGOS PÚBLICOS PARA O PROGRAMA DE SAÚDE DA FAMÍLIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/194/194_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CENTRO DE RECUPERAÇÃO NOVA VIDA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/195/195_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO, AO PODER EXECUTIVO MUNICIPAL, PARA BERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO DO MUNICÍPIO, PARA O FIM QUE INDICA.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/196/196_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL AO CENTRO DE RECUPAREÇÃO NOVA VIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/198/198_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 612, DE 23 DE DEZEMBRO DE 2005, QUE AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL QUE INDICA.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/199/199_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 5º, E PARÁGRAFOS DA LEI MUNICIPAL N. 835, DE 01 DE JULHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/200/200_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO, AO PODER EXECUTIVO MUNICIPAL, PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO DO MUNICÍPIO, PARA O FIM QUE INDICA.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/201/201_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/203/203_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DO MEIO AMBIENTE - FMMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/204/204_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO, AO PODER EXECUTIVO MUNICIPAL, PARA CELEBRAÇÃO DE CONVÊNIO COM A UNIÃO DE DIRIGENTES MUNICIPAIS DE EDUCAÇÃO DO ESTADO DO CEARÁ - UNDIME/CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/205/205_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O LICENCIAMENTO AMBIENTAL E A TAXA DE LICENÇA AMBIENTAL E CUSTOS DE ANÁLISES DE ESTUDOS AMBIENTAIS DO MUNICÍPIO DE EUSÉBIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/206/206_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA DE 8.251,79M² (OITO MIL, DUZENTOS E CINQUENTA E UM, SETENTA E NOVE METROS QUADRADOS), DE UM TERRENO SITUADO NO LUGAR JABUTI, DISTRITO INDUSTRIAL I, PARQUE CANTO VERDE, PARA A IMPLANTAÇÃO DA EMPRESA PROJEART INDÚSTRIA DE ESTRUTURAS METÁLICAS LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/207/207_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DESAPROPRIAR E ADQUIRIR POR RELEVANTE INTERESSE SOCIAL, PELO VALOR DE R$ 47.546,40 (QUARENTA E SETE MIL, QUINHENTOS E QUARENTA E SEIS REAIS E QUARENTA CENTAVOS), O IMÓVEL ABAIXO ESPECIFICADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/208/208_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DESAPROPRIAR E ADQUIRIR POR RELEVANTE INTERESSE SOCIAL, PELO VALOR DE R$ 91.346,80 (NOVENTA E UM MIL, TREZENTOS E QUARENTA E SEIS REAIS E OITENTA CENTAVOS), O IMÓVEL ABAIXO ESPECIFICADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/209/209_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DESAPROPRIAR E ADQUIRIR POR RELEVANTE INTERESSE SOCIAL, PELO VALOR DE R$ 23.733,60 (VINTE E TRÊS MIL, SETECENTOS E TRINTA E TRÊS REAIS E SESSENTA CENTAVOS), O IMÓVEL ABAIXO ESPECIFICADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/212/212_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE REFINANCIAMENTO DE EMPRÉSTIMOS DO FUNCAP – FUNDO DE MUNICIPAL DE CAPITALIZAÇÃO E APOIO AOS PEQUENOS NEGÓCIOS, E INCENTIVOS A ADIMPLÊNCIA DE SUJEITOS PASSIVOS – REFIS/FUMCAP E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/213/213_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL N. 806, DE 24 DE MARÇO DE 2009, QUE VERSA SOBRE A CRIAÇÃO DA GRATIFICAÇÃO DE TEMPO INTEGRAL (GTI) E DÁ OUTRAS PROVIDÊNCIAS, INCLUINDO O §3º AO ART. 1º.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/219/219_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER APOIO FINANCEIRO ÀS EQUIPES DE FUTEBOL INTEGRANTES DO XX CAMPEONATO MUNICIPAL DE FUTEBOL - 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/221/221_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DE SUA DESTINAÇÃO PÚBLICA DE ORIGEM "UM TERRENO URBANO", SITUADO NA LOCALIDADE DENOMINADA COAÇÚ, NO MUNICÍPIO E COMARCA DE EUSÉBIO-CE, LOCAL DENOMINADO LOTEAMENTO VILLAGE DIVISA, LOCALIZADO DO LADO IMPAR DA RUA H DE FORMATO IRREGULAR. TOTALIZANDO UMA ÁREA DE 6.137,90 M² (SEIS MIL, CENTO E TRINTA E SETE METROS QUADRADOS E NOVENTA DECÍMETROS QUADRADOS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/222/222_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA SITUADA NA LOCALIDADE DENOMINADA COAÇÚ, NO MUNICÍPIO E COMARCA DE EUSÉBIO-CE, LOCAL DENOMINADO LOTEAMENTO VILLAGE DIVISA, LOCALIZADO DO LADO IMPAR DA RUA H DE FORMATO IRREGULAR. TOTALIZANDO UMA ÁREA DE 6.137,90 M² (SEIS MIL, CENTO E TRINTA E SETE METROS QUADRADOS E NOVENTA DECÍMETROS QUADRADOS) PARA IMPLANTAÇÃO DE ORGANIZAÇÃO RELIGIOSA DENOMINADA IGREJA APOSTÓLICA PLENITUDE EM CRISTO, INSCRITA NO CNPJ SOB O N° 10.732.270/0001-40 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/223/223_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DE SUA DESTINAÇÃO PÚBLICA DE ORIGEM "UM TERRENO URBANO", SITUADO NA LOCALIDADE DENOMINADA MOSQUITO, NO MUNICÍPIO E COMARCA DE EUSÉBIO-CE, LOCAL DENOMINADO MORADA DOS CANÁRIOS, LOCALIZADO DO LADO PAR DE UMA RUA SEM DENOMINAÇÃO OFICIAL QUE SEPARA A ÁREA DA QUADRA "B", FAZENDO ESQUINA PELO LADO DIREITO (NASCENTE) COM A RUA "II", DE FORMATO IRREGULAR. TOTALIZANDO UMA ÁREA DE 1.312,50 M² (UM MIL, TREZENTOS E DOZE METROA QUADRADOS E CINQUENTA CENTÍMETROS QUADRADOS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/224/224_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA SITUADA NA LOCALIDADE DENOMINADA MOSQUITO, NO MUNICÍPIO E COMARCA DE EUSÉBIO-CE, LOCAL DENOMINADO MORADA DOS CANÁRIOS, LOCALIZADO DO LADO PAR DE UMA RUA SEM DENOMINAÇÃO OFICIAL QUE SEPARA A ÁREA DA QUADRA "B", FAZENDO ESQUINA PELO LADO DIREITO (NASCENTE) COM A RUA "II", DE FORMATO IRREGULAR. TOTALIZANDO UMA ÁREA DE 1.312,50 M² (UM MIL, TREZENTOS E DOZE METROA QUADRADOS E CINQUENTA CENTÍMETROS QUADRADOS), PARA IMPLANTAÇÃO DE ORGANIZAÇÃO RELIGIOSA DENOMINADA MITRA ARQUIDIOCESANA, INSCRITA NO CNPJ SOB O N° 07.210.925/0100-98 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/225/225_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA DE SUA DESTINAÇÃO PÚBLICA DE ORIGEM UMA ÁREA SITUADA NO LOTEAMENTO EUSÉBIO CENTRAL PARK, NO LUGAR DENOMINADO SÍTIO PIRES, DESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/234/234_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 3º DO ART. 2º, DA LEI MUNICIPAL N. 710, DE 26 DE MARÇO DE 2007, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/235/235_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 209 DA LEI MUNICIPAL N. 784, DE 08 DE DEZEMBRO DE 2008 NA FORMA QUE INDICA</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CARGOS E REMUNERAÇÃO DOS SERVIDORES DA AUTARQUIA MUNICIPAL DO MEIO AMBIENTE (AMMA) E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/260/260_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DESAPROPRIAR E ADQUIRIR POR RELEVANTE INTERESSE SOCIAL, PELO VALOR DE R$ 39.600,00 (TRINTA E NOVE MIL E SEISCENTOS REAIS), O IMÓVEL ABAIXO ESPECIFICADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/270/270_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE EUSÉBIO PARA O EXERCÍCIO FINANCEIRO DE 2011.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/276/276_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE TRANSPORTE INTERMUNICIPAL GRATUITO PARA OS MUNÍCIPES E SERVIDORES PÚBLICOS MUNICIPAIS DE EUSÉBIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>França</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/282/282_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A PARADA OBRIGATÓRIA NA SEDE DA CIDADE PARA OS TRANSPORTES URBANOS COLETIVOS RODOVIÁRIOS INTERMUNICIPAIS QUE CIRCULAM NO MUNICÍPIO DE EUSÉBIO.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/288/288_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NO ANEXO DE METAS E PRIORIDADES DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2011, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/289/289_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NO PLANO PLURIANUAL PARA O PERÍODO 2010-2013, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/290/290_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA DE 13.126,00M² DE UM TERRENO SITUADO NO DISTRITO INDUSTRIAL I, NA LOCALIDADE DE JABUTI, NA SEDE DO MUNICÍPIO DE EUSÉBIO, PARA A IMPLANTAÇÃO DE UMA ESCOLA A SER CONSTRUÍDA PELO GOVERNO DO ESTADO DO CEARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Cira</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/293/293_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FERIADO RELIGIOSO DO PADROEIRO DO BAIRRO SANTO ANTONIO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/300/300_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA DE 5.087,88M² (CINCO MIL E OITENTA E SETE METROSE OITENTA E OITO CENTÍMETROS QUADRADOS), DE UM TERRENO SITUADO NO LUGAR DENOMINADO AUTÓDROMO, DISTRITO _x000D_
 INDUSTRIAL II, PARA A IMPLANTAÇÃO DA EMPRESA MR INDÚSTRIA E COMÉRCIO DE EMBALAGENS LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/304/304_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E SALÁRIOS (PCCS) DOS SERVIDORES EFETIVOS DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE EUSÉBIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/307/307_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO PARA RESGATE DA VIDA- CASA DE ABRAÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/308/308_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO O CAMINHO RESGATANDO VIDAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/309/309_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO O CAMINHO RESGATANDO VIDAS NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/310/310_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA ÁREA DE 13.607,80M² (TREZE MIL, SEISCENTOS E SETE METROS QUADRADOS E OITENTA DECÍMETROS QUADRADOS), DE UM TERRENO SITUADO NO LUGAR TIMBÚ, EUSÉBIO-CE, PARA A IMPLANTAÇÃO DA EMPRESA ESTAÇÃO VERDE CULTIVO E COMÉRCIO DE PRODUTOS HORTÍCULAS LTDA-ME., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/312/312_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS COMISSIONADOS VINCULADOS À SECRETARIA MUNICIPAL DE APOIO AO GABINETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/111/111_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/111/111_texto_integral.tiff</t>
   </si>
   <si>
     <t>DENOMINA DE RUA FRANCISCO FERREIRA UMA ARTÉRIA DO MUNICÍPIO DE EUSÉBIO, CONFORME CROQUI DE LOCALIZAÇÃO EM ANEXO.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Comissão de Orçamento, Finanças, Controle e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/130/130_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/130/130_texto_integral.tiff</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DE GOVERNO DO EXERCÍCIO FINANCEIRO DE 2006 DE RESPONSABILIDADE DO PREFEITO MUNICIPAL ACILON GONÇALVES.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Nonato Xilito</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/137/137_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE WALDEMAR FERREIRA LIMA O CONJUNTO HABITACIONAL DA LOCALIDADE DE JABUTÍ, CONFORME CROQUI DE LOCALIZAÇÃO EM ANEXO.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Tarcísio da Cultura</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/147/147_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/147/147_texto_integral.tiff</t>
   </si>
   <si>
     <t>DÁ NOME OFICIAL AO NÚCLEO AMBIENTAL DA AUTARQUIA MUNICIPAL DO MEIO AMBIENTE (AMMA), DO MUNICÍPIO DE EUSÉBIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/150/150_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEDALHA BOTICÁRIO FERREIRA, DESTINADA A AGRACIAR AOS CIDADÃOS DE EUSÉBIO QUE SE DESTAQUEM NAS ÁREAS DE SERVIÇO PÚBLICO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Maninho Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/151/151_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ARTHUR CHAGAS FILHO, UMA ARTÉRIA DO MUNICÍPIO DE EUSÉBIO, CONFORME CROQUI DE LOCALIZAÇÃO EM ANEXO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/192/192_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL DE RUA MINEROLÂNDIA, LOCALIZADA NO BAIRRO CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/185/185_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINDA DE RUA DA CONQUISTA UMA ARTÉRIA DO MUNICÍPIO DE EUSÉBIO NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/193/193_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE JOÃO POMPEU BRAGA UMA ARTÉRIA DO MUNICÍPIO DE EUSÉBIO, NA FORMA QUE INDICA, CONFORME CROQUI DE LOCALIZAÇÃO EM ANEXO.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/197/197_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE EUSÉBIO AOS AGRACIADOS QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/230/230_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE EUSÉBIO AO SENHOR ANTONIO ISAÍAS PAIVA DUARTE.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/231/231_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE EUSÉBIO AO SENHOR CARLOS ARISTIDES PEREIRA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/232/232_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE EUSÉBIO AO SENHOR FRANCISCO CANINDÉ PEREIRA.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/233/233_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE EUSÉBIO AO SENHOR RAIMUNDO MAIA.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/244/244_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO EUSEBIENSE À SENHORA MARIA ANDRADE FERREIRA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/245/245_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO EUSEBIENSE À SENHORA MARLINDA GADELHA JATAÍ DE LIMA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/246/246_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO EUSEBIENSE À SENHORA ISA MARIA FIGUEIREDO ALCÂNTARA.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO EUSEBIENSE AO SENHOR JEANDRO BENTES DE SOUSA.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/254/254_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL DE RUA JOÃO JORGE DA COSTA NA LOCALIDADE CO CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Professora Ivonilde</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/269/269_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE IRACILDA OLIVEIRA MELO UMA ARTÉRIA DO MUNICÍPIO DE EUSÉBIO, CONFORME CROQUI DE LOCALIZAÇÃO EM ANEXO.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/281/281_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO OFICIAL DE RUA JOÃO JORGE DA COSTA NA LOCALIDADE DO PARQUE HAVAÍ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/291/291_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE EUSÉBIO AO SENHOR JOSÉ JEFFERSON RODRIGUES DE OLIVEIRA (JOGADOR EUSÉBIO).</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/298/298_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE MARIA TARGINO DE CASTRO UMA ARTÉRIA DO MUNICÍPIO DE EUSÉBIO, CONFORME CROQUI DE LOCALIZAÇÃO EM ANEXO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Tarcizinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/299/299_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA A AYRTON SENNA, PARA HOMENAGEAR PESSOAS QUE SE DESTACAM NA ÁREA DOS ESPORTES.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/237/237_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE DR. PAULO ROBERTO DA SILVA O PRÉDIO ANEXO DA CÂMARA MUNICIPAL DE EUSÉBIO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/292/292_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N. 001, DE 22 DE FEVEREIRO DE 2005, QUE TRATA DA CONCESSÃO DA VERBA DE DESEMPENHO PARLAMENTAR, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/248/248_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DE EXAME DENOMINADO EMISSÕES OTOACÚSTICAS EVOCADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/268/268_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DO PRONTUÁRIO ELETRÔNICO DO PACIENTE - PEP, NO HOSPITAL MUNICIPAL, POSTOS DE SAÚDE, CENTRO DE ESPECIALIDADES ODONTOLÓGICAS E POLICLÍNICA DA REDE MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/277/277_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O CARGO DE SUBSECRETÁRIO MUNICIPAL DE EDUCAÇÃO NA ORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE EUSÉBIO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/278/278_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR A ESCOLA PÚBLICA MUNICIPAL DE FORMAÇÃO DE CONDUTORES DE VEÍCULOS AUTOMOTORES.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/93/93_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA DA ROSA E DE OUTRA VIA SEM DENOMINAÇÃO OFICIAL, PERPENDICULAR ÀQUELA, CONFORME CROQUI EM ANEXO.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/98/98_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/98/98_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA SÃO LÁZARO NO BAIRRO PARQUE HAWAÍ.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/99/99_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/99/99_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA MARIA BENILDES NO BAIRRO SANTA CLARA.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/100/100_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/100/100_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA DA RUA JOÃO BALBINO NO BAIRRO SANTA CLARA.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/101/101_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/101/101_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DA REDE DE ENERGIA ELÉTRICA DA RUA FRANCISCO LEÔNCIO NO BAIRRO SANTA CLARA.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/102/102_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/102/102_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A AMPLIAÇÃO DO SISTEMA DE ABASTECIMENTO HÍDRICO DA AV JOSÉ DE AMORA SÁ, NA LOCALIDADE DO PARNAMIIM.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Tarcísio da Cultura, Tarcizinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/103/103_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/103/103_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER A  REATIVAÇÃO DO CHAFARIZ SITUADO NA RUA 5(CINCO), NA LOCALIDADE DO PARQUE HAWAÍ.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/104/104_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/104/104_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A AMPLIAÇÃO DA REDE ELÉTRICA DA AV. JOSÉ AMORA SÁ, NA LOCALIDADE DO PARNAMIRIM.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/105/105_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/105/105_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A CONCLUSÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DA AV. JOSÉ DE AMORA SÁ, NA LOCALIDADE DO PARNAMIRIM.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Fares Filho, Tarcizinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/106/106_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/106/106_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DA REDE DE ABASTECIMENTO D’ÁGUA DA CAGECE DAS RUAS FRANCISCO LEÔNCIO SALES, MOSSORÓ, SANTA CLARA, SÃO MIGUEL E RUFINO FERREIRA, CONFORME ABAIXO ASSINADO EM ANEXO.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Fares Filho, Maninho Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/107/107_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/107/107_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA PRAÇA DA LAGOINHA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/108/108_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/108/108_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA DAS RUAS DO BAIRRO LAGOINHA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/109/109_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/109/109_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA DAS RUAS DO BAIRRO SANTA CLARA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/112/112_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/112/112_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA PEQUENA ÁREA DE LAZER NO ENTORNO DO AÇUDE PERIGOSO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/117/117_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/117/117_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A IMPLEMENTAÇÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DA AV. 1º DE MAIO, NA LOCALIDADE DO CENTRO.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/118/118_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/118/118_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A AMPLIAÇÃO DA REDE ELÉTRICA DA RUA SÃO MATEUS, NA LOCALIDADE DO CENTRO.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/119/119_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/119/119_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A AMPLIAÇÃO DA REDE ELÉTRICA DA AV. 1º DE MAIO, NA LOCALIDADE DO CENTRO.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/120/120_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/120/120_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE CÂMERAS DE SEGURANÇAS NAS PRAÇAS, VIAS E LOGRADOUROS PÚBLICOS DE EUSÉBIO NA FORMA QU INDICA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/124/124_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/124/124_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A CONCLUSÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA SANTO AMARO, NA LOCALIDADE ENCANTADA.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/125/125_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/125/125_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A INSTALAÇÃO DE MANILHAS PARA O ESCOAMENTO DA ÁGUA NA RUA SANTA MARIA, NA LOCALIDADE ENCANTADA.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/126/126_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/126/126_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A IMPLEMENTAÇÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA SANTA MARIA, NA LOCALIDADE ENCANTADA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/127/127_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/127/127_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A LIMPEZA DA RUA SANTA MARIA, NA LOCALIDADE ENCANTADA.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/128/128_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/128/128_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A IMPLEMENTAÇÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA SÃO MATEUS, NA LOCALIDADE DO CENTRO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/129/129_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/129/129_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DO MUTIRÃO DO BAIRRO AUTÓDROMO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/134/134_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/134/134_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJAM INSTALADOS REDUTORES DE VELOCIDAE (TARTARUGAS) NA AV. CÍCERO SÁ, NA LOCALIDADE DO CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/135/135_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/135/135_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJAM INSTALADOS REDUTORES DE VELOCIDADE (TARTARUGAS) NA AV. CÍCERO SÁ, NA LOCALIDADE DE URUCUNEMA._x000D_
 </t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/136/136_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/136/136_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A RESTAURAÇÃO E AMPLIAÇÃO DA REDE ELÉTRICA DA RUA LUIS GOUVEIA, NA LCALIDADE DO COITÉ.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>REQUER JUNTO AO GOVERNO DO ESTADO DO CEARÁ A CESSÃO DE 15 SELOS PARA TRANSPORTE ALTERNATIVO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/144/144_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/144/144_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A RESTAURAÇÃO E AMPLIAÇÃO DA REDE ELÉTRICA DA RUA MARANHÃO, NA LOCALIDADE DO PARQUE HAVAÍ.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/145/145_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/145/145_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A MELHORIA DO ACESSO DA RUA JOSÉ LICINO NUNES, NA LOCALIDADE DA ENCANTADA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/146/146_texto_integral.tiff</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/146/146_texto_integral.tiff</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A IMPLEMENTAÇÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA JOSÉ LICINIO NUNES, NA LOCALIDADE DA ENCANTADA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/148/148_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÇÕES À DRA. DOLORES FREIRE GUEDES, PELOS EXCELENTES SERVIÇOS PRESTADOS AO CENTRO DE ESPECIALIDADES ODONTOLÓGICAS (CEO) DE EUSÉBIO.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/149/149_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA QUE INDICA NO BAIRRO GUARIBAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/153/153_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A IMPLEMENTAÇÃO DA REDE ELÉTRICA DA RUA SANTA RITA DE CÁSSIA, NA LOCALIDADE DE URUCUNEMA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/154/154_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A IMPLEMENTAÇÃO DA REDE ELÉTRICA DA RUA CÓRREGO DO MATIAS, NA LOCALIDADE DO URUCUNEMA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/160/160_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A IMPLEMENTAÇÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DA TRAVESSA ANA LOURENÇO, NA LOCALIDADE DAS GUARIBAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/161/161_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A AMPLIAÇÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA RAIMUNDO GUIMARÃES, NA LOCALIDADE DAS GUARIBAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/162/162_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A IMPLEMENTAÇÃO DA ILUMINAÇÃO PÚBLICA TRAVESSA ANA LOURENÇO, NA LOCALIDADE DAS GUARIBAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/163/163_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A IMPLEMENTAÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA SANTA RITA DE CÁSSIA, NA LOCALIDADE DO URUCUNEMA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/164/164_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A IMPLEMENTAÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA CÓRREGO DO MATIAS, NA LOCALIDADE DO URUCUNEMA.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/165/165_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A IMPLEMENTAÇÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA CORONEL FREIRE, NA LOCALIDADE DAS GUARIBAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/166/166_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM PEDRA TOSCA DA TRAVESSA BRASÍLIA NO BAIRRO CENTRO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/172/172_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM MINI POSTO DE SAÚDE NA LOCALIDADE DE NOVO PORTUGAL NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/173/173_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE LINHAS DE TRANSPORTE COLETIVO MUNICIPAL PARA O BAIRRO PARQUE HAVAÍ NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/176/176_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE BANHEIROS E VESTIÁRIOS, BEM COMO A AQUISIÇÃO DE BEBEDOURO PARA A QUADRA POLIESPORTIVA DO BAIRRO JABUTÍ.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/177/177_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A COLOCAÇÃO DE LOMBADAS ELETRÔNICAS E REDUTORES DE VELOCIDADE NO KM 20 DA BR-116 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/178/178_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO CONJUNTO DA CAIXA ECONÔMICA NA LOCALIDADE DE URUCUNEMA.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/179/179_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO E A INSTALAÇÃO DE UMA FRENTE PARLAMENTAR DE COMBATE ÀS DROGAS E À VIOLÊNCIA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/180/180_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA PRAÇA 23 DE JUNHO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/181/181_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA DA AV. JOSÉ MORAES DE ALMEIDA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/183/183_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM INSTALADOS REDUTORES DE VELOCIDADE ( TARTARUGAS ) NA RUA PIRES DO FAÇANHA, NA LOCALIDADE DO PIRES DO FAÇANHA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/184/184_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÕES À POLÍCIA CIVIL DE EUSÉBIO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/186/186_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM INSTALADOS REDUTORES DE VELOCIDADE (TARTARUGAS) NA AV. EUSÉBIO DE QUEIROZ, NA LOCALIDADE DO CENTRO.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Ednardo Masseno</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/187/187_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA PARA ASSUMIR AO CARGO DE SECRETÁRIO MUNICIPAL NOS TERMOS DA LEGISLAÇÃO EM VIGOR.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/188/188_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO BAIRRO MANGABEIRA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A RECUPERAÇÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA ELIEZER PARREÃO, NA LOCALIDADE DE MANGABEIRA.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/210/210_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO DA REDE DE ESGOTO DAS RUAS A E 5 (CINCO), NO BAIRRO DO PARQUE HAVAÍ.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/211/211_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A AMPLIAÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA BISMARK SÁ, NO BAIRRO PRECABÚRA.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/214/214_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A INSTALAÇÃO DA REDE HIDRÁULICA NA RUA PIRES DO FAÇANHA NA LOCALIDADE DE BELA FONTE.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/215/215_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MODIFICAÇÃO DA LOCALIZAÇÃO DA PARADA DE ÔNIBUS DO PÓLO DE LAZER DO CENTRO DE EUSÉBIO PELAS RAZÕES QUE INDICA.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/216/216_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PAVIMENTAÇÃO ASFÁLTICA PARA A RUA JUDITH MARTINS NA LOCALIDADE DE TAMATANDUBA.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/217/217_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PAVIMENTAÇÃO ASFÁLTICA PARA A RUA JOSÉ R. CARNEIRO NA LOCALIDADE DE TAMATANDUBA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/218/218_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O CONSERTO DO CALÇAMENTO NA AV. BRASÍLIA, NA LOCALIDADE DE PARQUE HAVAÍ.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/226/226_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A RECUPERAÇÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA AMAZONAS COM RUA MINAS GERAIS, NA LOCALIDADE DO PARQUE HAVAÍ.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/227/227_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM INSTALADOS REDUTORES DE VELOCIDADE (TARTARUGAS0 NA RUA BELA FONTE, NA LOCALIDADE DE NOVO PORTUGAL.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/228/228_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A RECUPERAÇÃO DA PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA VITÓRIA KJELLY, NA LOCALIDADE DO AUTÓDROMO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/236/236_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA IMPLANTADO O PLANO DE CARGOS E CARREIRA (PCC) DA SAÚDE ATÉ O DIA 31 DE JANEIRO DE 2011.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/238/238_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O CONSERTO DO CALÇAMENTO DA RUA LUIZA TÁVORA, NO BAIRRO AUTÓDROMO.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/239/239_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA INSTALAÇÃO ELÉTRICA E COLOCAÇÃO DE GRADES DO PÓLO DE ATENDIMENTO DO ABC DO PARQUE HAVAÍ, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/240/240_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA E ESGOTO DA RUA SÃO CRISTOVÃO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/241/241_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM CENTRO DE CONVIVÊNCIA NA LOCALIDADE DA PRECABURA.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UMA UNIDADE DO CENTRO DE RECUPERAÇÃO PARA DEPENDENTES QUÍMICOS NO MUNICÍPIO DE EUSÉBIO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/243/243_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UM RESTAURANTE COMUNITÁRIO.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UMA UNIDADE DO CAPS AD (CENTRO DE ATENDIMENTO PSICO SOCIAL - ÁLCOOL E DROGAS) NO MUNICÍPIO DE EUSÉBIO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/249/249_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO COAÇU.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/250/250_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO COAÇU.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/251/251_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO PRECABURA.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/252/252_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA REALIZADA A AMPLIAÇÃO DA REDE ELÉTRICA DA RUA GILBERTO MENDONÇA NA LOCALIDADE DAS GUARIBAS._x000D_
 </t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/253/253_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A CONSTRUÇÃO DE UMA PRAÇA NA LOCALIDADE DE PARQUE HAVAÍ, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/262/262_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A LIMPEZA E RESTAURAÇÃO DO CANAL DO PARQUE HAVAÍ.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/263/263_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA DISPONIBILIZADO UM PROFISSIONAL MÉDICO COM ESPECIALIDADE EM GINECOLOGIA PARA O PSF DO PARQUE HAVAÍ.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/264/264_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA ÁREA DE LAZER NA RUA CINCO, LOCALIZADA NO BAIRRO PARQUE HAVAÍ.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/265/265_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A RESTAURAÇÃO DOS CALÇAMENTOS DOS LOGRADOUROS PÚBLICOS QUE INDICA.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/266/266_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA DOS LOGRADOUROS PÚBLICOS QUE INDICA.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/267/267_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE E PLACAS DE SINALIZAÇÃO NO LOGRADOURO PÚBLICO QUE INDICA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/271/271_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA QUADRA COBERTA POLIESPORTIVA NA RUA AUGUSTO SÁ, LOCALIDADE DE PARQUE HAVAÍ.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/272/272_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UE SEJA REALIZADA A LOCAÇÃO DE UNIDADES RESIDENCIAIS DE INTERESSE SOCIAL.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/273/273_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A INSTALAÇÃO DE BEBEDOUROS PÚBLICOS NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/274/274_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/275/275_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO ASFÁLTICA PARA A RUA SANTA CECÍLIA NO BAIRRO CENTRO, NO TRECHO COMPREENDIDO ENTRE A AV. EUSÉBIO DE QUEIROZ E A RUA LUIS PEDRO DOS SANTOS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DA REDE DE ABASTECIMENTO D'ÁGUA NAS RUAS JOÃO CORREIA DE SÁ E AMAPÁ, AMBAS LOCALIZADAS NO BAIRRO DE TIMBÚ.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>REQUER A COLOCAÇÃO DE UM QUEBRA-MOLAS NA RUA GERALDO ROLIM, NO BAIRRO GUARIBAS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/283/283_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA BENEDITO FERREIRA, NO BAIRRO TIMBÚ.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/284/284_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA EDMUNDO TAVARES, NO BAIRRO TIMBÚ.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/285/285_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA VALTER BEZERRA DE SÁ, NO BAIRRO TIMBÚ.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/286/286_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA NOVA BRASÍLIA, NO BAIRRO TIMBÚ.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/287/287_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA AMAPÁ, NO BAIRRO TIMBÚ.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA DA LAGOA DO PÓLO DE LAZER NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO DO PRÉDIO QUE ABRIGA O CEO (CENTRO DE ESPÉCIALIDADES ODONTOLÓGICAS) DE EUSÉBIO.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA SEM DENOMINAÇÃO OFICIAL CONFORME CROQUI DE LOCALIZAÇÃO EM ANEXO.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>REQUER A ILUMINAÇÃO DA RUA SEM DENOMINAÇÃO OFICIAL, QUE LIGA A RUA NOVA ASSUNÇÃO À RUA RAIMUNDO CAVALCANTE, CONFORME CROQUI DE LOCALIZAÇÃO EM ANEXO.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/301/301_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA REALIZADO O REPARO DOS BURACOS, DA RUA MARIA TEIXEIRA JOCA, NA LOCALIDADE DO PARNAMIRIM._x000D_
 </t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/302/302_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADO O REPARO DOS BURACOS, NA ESTRADA DO FIO, NA LOCALIDADE DO NOVO PORTUGAL.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE CAMPANHA DE COMBATE AO VÍRUS HIV NAS ESCOLAS DE EUSÉBIO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/305/305_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE UM CAIXA ELETRÔNICO DO BANCO DO BRASIL NO MERCADO CENTRAL DE EUSÉBIO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>REQUER A DESAPROPRIAÇÃO DE UMA CASA PARA DESOBSTRUIR UMA PASSAGEM NA RUA RAIMUNDO PIO CAMPINA, NA LOCALIDADE DE TAMATANDUBA.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/313/313_texto_integral.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE CAIXAS ELETRÔNICOS DO BANCO DO BRASIL NAS COMUNIDADES DE MANGABEIRA, SANTO ANTÔNIO E JABUTI NA FORMA QUE INDICA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2733,68 +2733,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/121/121_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/77/77_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/78/78_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/81/81_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/82/82_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/83/83_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/84/84_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/85/85_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/86/86_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/87/87_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/88/88_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/89/89_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/90/90_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/91/91_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/92/92_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/94/94_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/95/95_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/96/96_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/97/97_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/110/110_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/113/113_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/114/114_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/115/115_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/116/116_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/122/122_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/123/123_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/131/131_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/132/132_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/133/133_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/138/138_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/111/111_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/130/130_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/147/147_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/98/98_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/99/99_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/100/100_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/101/101_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/102/102_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/103/103_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/104/104_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/105/105_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/106/106_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/107/107_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/108/108_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/109/109_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/112/112_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/117/117_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/118/118_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/119/119_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/120/120_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/124/124_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/125/125_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/126/126_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/127/127_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/128/128_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/129/129_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/134/134_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/135/135_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/136/136_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/144/144_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/145/145_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/146/146_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/313/313_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/121/121_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/77/77_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/78/78_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/81/81_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/82/82_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/83/83_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/84/84_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/85/85_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/86/86_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/87/87_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/88/88_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/89/89_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/90/90_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/91/91_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/92/92_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/94/94_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/95/95_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/96/96_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/97/97_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/110/110_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/113/113_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/114/114_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/115/115_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/116/116_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/122/122_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/123/123_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/131/131_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/132/132_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/133/133_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/138/138_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/111/111_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/130/130_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/147/147_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/98/98_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/99/99_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/100/100_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/101/101_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/102/102_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/103/103_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/104/104_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/105/105_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/106/106_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/107/107_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/108/108_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/109/109_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/112/112_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/117/117_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/118/118_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/119/119_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/120/120_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/124/124_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/125/125_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/126/126_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/127/127_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/128/128_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/129/129_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/134/134_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/135/135_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/136/136_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/144/144_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/145/145_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/146/146_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2010/313/313_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H230"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>