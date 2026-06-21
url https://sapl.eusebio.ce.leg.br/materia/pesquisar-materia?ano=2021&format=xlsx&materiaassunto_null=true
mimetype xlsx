--- v0 (2026-01-12)
+++ v1 (2026-06-21)
@@ -54,1881 +54,1881 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>PPR</t>
   </si>
   <si>
     <t>Parecer Prévio Sobre Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Ceará</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5605/parecer_previo_2014.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5605/parecer_previo_2014.pdf</t>
   </si>
   <si>
     <t>Prestação de contas de Governo do município de Eusébio. exercício de 2014. Parecer ministerial pela irregularidade das contas. decisão do pleno pela emissão de parecer prévio pela regularidade das contas, com ressalvas. recomenda ações.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Acilon Gonçalves Pinto Júnior</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5151/veto_001_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5151/veto_001_2021.pdf</t>
   </si>
   <si>
     <t>Veta integralmente o Projeto de Lei n. 004/2021, de autoria do Vereador Dyexon Abreu, na forma que indica.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5152/veto_002_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5152/veto_002_2021.pdf</t>
   </si>
   <si>
     <t>Veta integralmente o Projeto de Lei n. 005/2021 de autoria do Vereador Dyexon Abreu, na forma indica.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5153/veto_003_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5153/veto_003_2021.pdf</t>
   </si>
   <si>
     <t>Veta integralmente o Projeto de Lei n. 007/2021 de autoria do Vereador Dyexon Abreu na forma que indica.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5154/veto_004_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5154/veto_004_2021.pdf</t>
   </si>
   <si>
     <t>Veta integralmente o Projeto de Lei n. 008/2021 de autoria da Vereador Silvia Aragão na forma que indica.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5267/vet_5.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5267/vet_5.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o veto parcial, referente ao parágrafo único do art. 1º do Projeto de Lei n. 0026/2021, que: "Denomina de Dra. Dolores Freire o setor de Próteses Dentárias do Centro de Especialidades Odontológicas (CEO), na forma que indica.", de autoria do Vereador Fares Filho.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5269/vet_6.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5269/vet_6.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o veto integral ao Projeto de Lei n. 032/2021 que: "Dispõe sobre a criação de uma plataforma on line e integrada de pré-cadastro online ao processo de imunização contra a COVID-19, na forma que indica", de autoria do Vereador Dyexon Abreu.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5272/pelo_001_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5272/pelo_001_2021.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 14 e 15 da Lei Orgânica do Município na forma que indica.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5080/plc_001_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5080/plc_001_2021.pdf</t>
   </si>
   <si>
     <t>Revoga o §3º do art. 285 da Lei Complementar nº 036/2017, de 30 de outubro de 2017, para retirar a exigência de prévia notificação do sujeito passivo pela Procuradoria Geral do Município para fins de protesto da Dívida Ativa, bem como acrescenta o inciso IV e o §1°, ao art. 240, incluindo nova hipótese de isenção para Contribuição de Iluminação Pública.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5149/plc_002_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5149/plc_002_2021.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Complementar nº. 48, de 26 de agosto de 2019, que versa sobre a organização administrativa do Município de Eusébio, define a nova estrutura administrativa e o quadro de cargos de provimento em comissão da Secretaria de Desenvolvimento Social e adota outras providências.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5164/plc_003_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5164/plc_003_2021.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei nº. 835, de 01 de julho de 2009, que trata sobre o Fundo Municipal de Políticas Sobre Drogas e dá outras providências.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5258/plc_004_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5258/plc_004_2021.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Complementar n. 048, de 26 de agosto de 2019, reorganiza a estrutura administrativa municipal e adota outras providências.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5871/plc_005-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5871/plc_005-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 137 da Lei Complementar n° 36, de 30 de outubro de 2017, que trata da alíquota do IPTU aplicável aos imóveis não edificados e que não cumpram a função social da propriedade, nos termos do Art. 182 da Constituição Federal de 1988, será majorada em 1% (um por cento) a cada exercício: limitada a 10% (dez por cento).</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5872/plc_006-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5872/plc_006-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei Complementar n°. 041, de 16 de abril de 2018, que Autoriza o Chefe do Poder Executivo Municipal a conceder redução para Impostos Municipais e isenção para Taxas de Alvará em benefício das instituições de assistência social com comprovação legal de utilidade pública, bem como, redução para as empresas que gerem emprego e proporcionem o desenvolvimento econômico para o Município de Eusébio, a adota outras providências.</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5942/plc_007-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5942/plc_007-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do município de Eusébio; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar; e dá outras providências.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5946/plc_008-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5946/plc_008-2021.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos à Lei Municipal Complementar nº 36, de 30 de outubro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5952/plc_009-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5952/plc_009-2021.pdf</t>
   </si>
   <si>
     <t>Consolida e atualiza a Legislação que dispõe sobre a Organização Administrativa do Município de Eusébio, define a Estrutura Administrativa e o Quadro de Cargos de Provimento em Comissão da Administração Direta e Indireta e adota outras providências.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4946/pl_001-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4946/pl_001-2021.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Servidores Públicos Municipais do Poder Executivo  e  dá  outras providências.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4944/pl_002-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4944/pl_002-2021.pdf</t>
   </si>
   <si>
     <t>Confere nova redação ao artigo 1º da Lei Municipal nº 1479 de 22 de maio de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4945/pl_003_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4945/pl_003_2021.pdf</t>
   </si>
   <si>
     <t>Consolida a alíquota da contribuição previdenciária devida pelo servidor ativo, inativo e pensionista, bem como a alíquota da contribuição previdenciária devida pelo ente municipal e suas entidades autárquicas e fundacionais ao fundo de previdência dos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>Dyexon Abreu</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4947/pl_004-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4947/pl_004-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do Município de Eusébio sobre o serviço de cuidador de idosos.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4948/pl_005-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4948/pl_005-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe que animais provenientes de processo de adoção tenham descontos de até 25% em clínicas de atendimento veterinário.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4949/pl_006-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4949/pl_006-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade no atendimento aos portadores de diabetes em instituições públicas e privadas de saúde situadas no Município de Eusébio.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4950/pl_007-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4950/pl_007-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos laboratórios conveniados ao Município de Eusébio, realizar coleta de material para exames laboratoriais de idosos e pessoas com deficiência em suas residências.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>Silvia Aragão</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5074/pl_008_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5074/pl_008_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e imantação do programa de terapias alternativas, pela secretaria de saúde do município de Eusébio/CE  e da outras providencias</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5030/pl_009_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5030/pl_009_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Financeiro de Conta Única no Âmbito do Município de Eusébio.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5031/pl_010_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5031/pl_010_2021.pdf</t>
   </si>
   <si>
     <t>Institui e disciplina o Programa de Recuperação de Créditos Tributários ou não no Município de Eusébio (REFIS) e dá outras providências.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>Fares Filho, Elenilson de Abreu, Henrique, Roberto Rocha</t>
-[...2 lines deleted...]
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5076/pl_011_2021.pdf</t>
+    <t>Fares Filho, Elenilson de Abreu, Henrique do Timbú, Roberto Rocha</t>
+  </si>
+  <si>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5076/pl_011_2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as igrejas e os templos de qualquer culto como atividade essencial em períodos de calamidade pública no município de Eusébio.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Fares Filho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5083/pl_012_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5083/pl_012_2021.pdf</t>
   </si>
   <si>
     <t>Declara como essencial a pratica da atividade física e do exercício físico em estabelecimentos prestadores de serviços com essa finalidade, bem como em espaços públicos, no município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5081/pl_013_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5081/pl_013_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar acordo de parcelamento de dívida junto à Receita Federal do Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5082/pl_014_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5082/pl_014_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar serviços de cobrança administrativa da Dívida Ativa do Município do Eusébio junto a instituições financeiras credenciadas e dá outras providências.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5084/pl_015_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5084/pl_015_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos pet shops, clínicas veterinárias e hospitais veterinários de informar à delegacia de polícia quando constatarem indícios de maus tratos nos animais por eles atendidos.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5111/pl_016_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5111/pl_016_2021.pdf</t>
   </si>
   <si>
     <t>Concede recomposição salarial aos Servidores Públicos Municipais do Poder Executivo  e  dá  outras providências.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5112/pl_017_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5112/pl_017_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta do terreno de propriedade do Município de Eusébio/CE, registrado sob a Matrícula 19.246 do Cartório do 2º Ofício de Registro de Imóveis da Comarca de Eusébio/CE, com área total de 5.692,40 m2,  pelo imóvel registrado sob a Matrícula 15.397 do mesmo Cartório, de propriedade de Barroso Comércio Participação e Administração Ltda., inscrito no CNPJ sob o nº. 07.207.715/0001-69, com área total de 5.700 m2 e valor superior, e dá outras providências.</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5150/pl_018_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5150/pl_018_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei Municipal n. 369, de 18 de dezembro de 1998 na forma que indica e dá outras providências. (Reajuste do Salário Mínimo)</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5163/pl_019_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5163/pl_019_2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do Coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5161/pl_020_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5161/pl_020_2021.pdf</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>Henrique</t>
-[...2 lines deleted...]
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5162/pl_021_2021.pdf</t>
+    <t>Henrique do Timbú</t>
+  </si>
+  <si>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5162/pl_021_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Agosto Dourado no município de Eusébio, na forma que indica</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5190/pl_022_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5190/pl_022_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo Municipal para abertura de crédito adicional extraordinário ao vigente orçamento do Município, para o fim que indica.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5201/pl_023_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5201/pl_023_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Eusébio de Educação Fiscal (PEEF) e dá outras providências.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5202/pl_024_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5202/pl_024_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, através da Secretaria de Finanças e Planejamento, a conceder bolsa de formação aos alunos das escolas de nível fundamental, médio ou profissionalizantes e universitários do Eusébio, aqui denominado Programa Eusébio Bolsa Cidadã e dá outras providências</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5203/pl_025_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5203/pl_025_2021.pdf</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>Fares Filho, Elenilson de Abreu, França, Henrique, Neila de Castro Sá</t>
-[...2 lines deleted...]
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5212/pl_026-2021.pdf</t>
+    <t>Fares Filho, Elenilson de Abreu, França, Henrique do Timbú, Neila de Castro Sá</t>
+  </si>
+  <si>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5212/pl_026-2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Dra. Dolores Freire o setor de Próteses Dentárias do Centro de Especialidades Odontológicas (CEO), na forma que indica.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5204/pl_027-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5204/pl_027-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do profissional de saúde, responsável pela vacinação de covid19 em Eusébio, mostrar, antes e depois do ato de aplicação, o conteúdo da seringa</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5213/pl_028-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5213/pl_028-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – FUNDEB às disposições da Lei Federal nº. 14.113, de 25 de dezembro de 2020, revogando a Lei Municipal nº. 710, de 26 de março de 2007, e suas modificações posteriores.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5214/pl_029-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5214/pl_029-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo Municipal de Educação – FME, e dá outras providências.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5215/pl_030_-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5215/pl_030_-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização, ao Poder Executivo Municipal, para abertura de crédito adicional especial ao vigente orçamento do Município, para o fim que indica.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5234/pl_031_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5234/pl_031_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Sala José Benício de Oliveira a sala do empreendedor de Eusébio, conforme indica</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5236/pl_032_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5236/pl_032_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de uma plataforma on line e integrada de pré-cadastro online ao processo de imunização contra a COVID-19, na forma que indica.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5256/pl_033_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5256/pl_033_2021.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Sistema Financeiro de Conta Única, o PagTesouroE, como plataforma digital para pagamento e recolhimento de valores à Conta Única do Tesouro Municipal.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5268/pl_034_2021_ldo_2022.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5268/pl_034_2021_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária anual de 2022.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5273/pl_035_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5273/pl_035_2021.pdf</t>
   </si>
   <si>
     <t>Confere denominação oficial aos córregos do Município de Eusébio que identifica.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Nildinho, Elenilson de Abreu, Neila de Castro Sá, Roberto Rocha</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5271/pl_36.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5271/pl_36.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Branca, que consiste na semana de promoção da saúde bucal e dá outras providências.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5329/pl_37.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5329/pl_37.pdf</t>
   </si>
   <si>
     <t>Estabelece a remuneração para os casos de terceirização de mão de obra, na forma que indica.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5386/pl_038_2021_ff.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5386/pl_038_2021_ff.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Raimunda Silva Lopes uma artéria do município de Eusébio, do limite entre os bairros Centro e Lagoinha, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Everardo o Véi</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5387/pl_039_2021_ev_rua_isabel_tavares_coacu.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5387/pl_039_2021_ev_rua_isabel_tavares_coacu.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Isabel Tavares uma artéria do município de Eusébio, no bairro Coaçu, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Roberto Rocha</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5388/pl_040_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5388/pl_040_2021_rr.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Marcelo Nunes de Melo uma artéria do município de Eusébio, no limite entre os bairros Encantada e Precabura, conforme mapa de localização em anexo</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5389/pl_041_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5389/pl_041_2021_ht.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Aldemir Façanha Tavares uma artéria do município de Eusébio, do limite entre os bairros Pires Façanha e Guaribas, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5390/pl_042_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5390/pl_042_2021_rr.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Irmã Maria Conceição Xavier (Irmã Conceição) uma artéria do município de Eusébio, do limite entre os bairros Mangabeira e Olho D’água, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Wanda</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5391/pl_043_2021_wa_rua_sebastiana_simoes_guedes_pires_facanha.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5391/pl_043_2021_wa_rua_sebastiana_simoes_guedes_pires_facanha.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Sebastiana Simões Guedes uma artéria do município de Eusébio, no Bairro Pires Façanha, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Nildinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5392/pl_044_2021_ni_rua_embauba_centro.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5392/pl_044_2021_ni_rua_embauba_centro.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Embaúba uma artéria do Município de Eusébio, no bairro Centro, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>França</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5393/pl_045_2021_fr_rua_prof._manuel_furtado_neto_mangabeira_e_cararu.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5393/pl_045_2021_fr_rua_prof._manuel_furtado_neto_mangabeira_e_cararu.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Prof. Manuel Furtado Neto uma artéria do Município de Eusébio, no limite dos bairros Mangabeira e Cararu, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5427/pl_046_2021_pmeus.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5427/pl_046_2021_pmeus.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº. 1.714, de 02 de março de 2020, nos termos que dispõe.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5436/pl_047.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5436/pl_047.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de um terreno urbano, situado no Lugar Cararú, no Município e Comarca de Eusébio, Estado do Ceará, constituído por parte da Área Institucional do Loteamento denominado HÍPICA PARK, já desafetada de sua destinação pública de origem, nos termos da Lei nº. 635, de 24 de abril de 2006, para implantação de indústria pela Via Comércio de Cosméticos Ltda., inscrita no CNPJ/MF sob o nº. 32.738.026/0001-28, e dá outras providências.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Silvia Aragão, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5437/pl_048.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5437/pl_048.pdf</t>
   </si>
   <si>
     <t>Oficializa as denominações de Rua Juarez Américo Nobre, artéria do município de Eusébio, no bairro Guaribas, conforme mapa de localização anexo.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5471/pl_049-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5471/pl_049-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, denominação e delimitação dos Bairros que compõem o território do Município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5505/pl_050-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5505/pl_050-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Manoel Machado de Araújo uma artéria do município de Eusébio, no bairro Coité, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5506/pl_051-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5506/pl_051-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Altemiro Sérgio Cavalcante uma artéria do município de Eusébio, no Bairro Cararu, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5507/pl_052-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5507/pl_052-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Raimundo Leandro da Silva (Raimundo Terto) uma artéria do município de Eusébio, no Bairro Cararu, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5527/pl_053-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5527/pl_053-2021.pdf</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5529/pl_054-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5529/pl_054-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa as denominações de Travessa São Camilo 1 e Travessa São Camilo 2, artérias do Município de Eusébio no Condomínio Residencial Pacoti, no bairro Mangabeira, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5530/pl_055_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5530/pl_055_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Francisco Gabriel Severo da Guia uma artéria do município de Eusébio, no Bairro Encantada, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5531/pl_056.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5531/pl_056.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Maria Monteiro da Silva uma artéria do Município de Eusébio, no bairro Olho D’água, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5535/pl_057-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5535/pl_057-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Valmir Fernandes de Melo (Bia da Bodega) uma artéria do Município de Eusébio, no bairro Coaçu, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>França, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5536/pl_058.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5536/pl_058.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade publica o instituto Cearense de apoio a Moradia - ICAM, na forma que indica</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5537/pl_059.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5537/pl_059.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade publica o instituto Relume, na forma que indica.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5567/pl_060.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5567/pl_060.pdf</t>
   </si>
   <si>
     <t>Desafeta da destinação de Área Institucional o imóvel que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5568/pl_061.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5568/pl_061.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de uma área de 44.524,66m² (quarenta e quatro mil, quinhentos e vinte e quatro virgula sessenta e seis metros quadrados), de um terreno situado no LOTEAMENTO DENOMINADO ALPHAVILLE FORTALEZA, para a UNIVERSIDADE FEDERAL DO ESTADO DO CEARÁ, pessoa jurídica de direito público, inscrita no Cadastro Nacional de Pessoas Jurídicas do Ministério da Fazenda sob o nº 07.272.636/0001-31, objetivando a manutenção e ampliação das atividades e trabalhos já desenvolvidos pelo Labomar, e dá outras providências.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5599/pl_062-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5599/pl_062-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a não enviar para cobrança judicial créditos relativos a tributos municipais cujo valor, considerados, inclusive, seus acréscimos, não ultrapasse a quantia de R$ 2.000,00 (dois mil reais).</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5600/pl_63-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5600/pl_63-2021.pdf</t>
   </si>
   <si>
     <t>Institui serviço de guarda e depósito de veículos automotores envolvidos em sinistros e infrações previstas nas legislações de trânsito no município, a concessão ou permissão de referidos serviços, bem como autorização para celebração de convênio com o DETRAN - Departamento Estadual de Trânsito do Ceará, e dá outras providências.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5601/pl_64-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5601/pl_64-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retirada de veículos sucateados ou abandonados nos logradouros do Município de Eusébio e dá outras providências</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5602/pl_65-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5602/pl_65-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº. 1.769, de 15 de março de 2021, e a Lei nº. 1.765, de 8 de março de 2021, que concedem recomposição salarial aos Servidores Públicos Municipais do Poder Executivo.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5570/pl_066-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5570/pl_066-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Marlene Maria Castelo de Andrade Furtado o Centro de Formação de Professores, no município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5571/pl_067-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5571/pl_067-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do município de Eusébio que condenados por violência contra a mulher não assumam cargos e empregos públicos nas empresas públicas e na administração direta e indireta, e dá outras providências</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5572/pl_068-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5572/pl_068-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Ondina Sideria Kuchenbuch Tauchmann uma artéria do Município de Eusébio, no bairro Guaribas, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>Henrique, Fares Filho, Tarcizinho</t>
-[...2 lines deleted...]
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5573/pl_069-2021.pdf</t>
+    <t>Henrique do Timbú, Fares Filho, Tarcizinho</t>
+  </si>
+  <si>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5573/pl_069-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Francisca Ferreira Lima (Fátima da Dodôra) uma artéria do Município de Eusébio, no bairro Pires Façanha, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5574/pl_070-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5574/pl_070-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Nossa Senhora da Conceição uma artéria do Município de Eusébio, no bairro Guaribas, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5575/pl_071-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5575/pl_071-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Paulo Baptista Sadovik uma artéria do Município de Eusébio, no bairro Autódromo, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5593/pl72-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5593/pl72-2021.pdf</t>
   </si>
   <si>
     <t>Altera o prazo de implementação da solução PagTesouroE previsto no artigo 9º da Lei 1.780, de 120 (cento e vinte) dias para até o final do corrente exercício e dá outras providências.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Wanda, Elenilson de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5594/pl_073-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5594/pl_073-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Rita Elita Damasceno Abreu uma artéria do Município de Eusébio, no bairro Mangabeira, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5598/pl_074-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5598/pl_074-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Beira Rio uma artéria do Município de Eusébio, no bairro Mangabeira, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5638/pl_075-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5638/pl_075-2021.pdf</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5636/pl_076-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5636/pl_076-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Daniel Ribeiro de Sousa uma artéria do município de Eusébio, no bairro Timbú, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5637/pl_077-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5637/pl_077-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Avenida Raimunda Ferreira Bento (Neném Ferreira) uma artéria do Município de Eusébio, no bairro Precabura, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5667/pl_078_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5667/pl_078_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Antônia Albetizar da Silva Rodrigues uma artéria do Município de Eusébio, no bairro Pires Façanha, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5657/pl_079_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5657/pl_079_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Avenida dos Pardais, uma Artéria do Municipio de Eusébio no bairro Coaçu conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Paulo César</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5668/pl_080_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5668/pl_080_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Travessa Santa Helena uma artéria do Município de Eusébio, no bairro Jabuti, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5669/pl081_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5669/pl081_2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Pe. Francisco Nelson Moreira da Silva, a Praça onde fica localizada a Paróquia de São Francisco em Mangabeira no município de Eusébio, e dá outras providências</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5670/mensagem_040_altera_534.docx</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5670/mensagem_040_altera_534.docx</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei Municipal nº 534, de 11 de janeiro de 2005, e adota outras providencias.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5671/mensagem_041_altera_1444.docx</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5671/mensagem_041_altera_1444.docx</t>
   </si>
   <si>
     <t>Altera a redação do paragrafo único do art. 1º, da Lei Municipal nº 1.444, de 01 de fevereiro de 2017, e adota outras providencias.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5674/pl_084-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5674/pl_084-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua João Roque uma artéria do Município de Eusébio, no bairro Encantada, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5675/pl_085-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5675/pl_085-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua João Alves da Cruz (João Pici) uma artéria do Município de Eusébio, no bairro Mangabeira, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5705/pl086_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5705/pl086_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à Caixa Econômica Federal, por meio do Financiamento a Infraestrutura e ao Saneamento–FINISA, e dá outras providências.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5706/pl_087-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5706/pl_087-2021.pdf</t>
   </si>
   <si>
     <t>Dispões sobre o Plano Plurianual do municipal para período de 2022 - 2025.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5712/pl_088-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5712/pl_088-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Brisa do Mar uma artéria do Município de Eusébio, no bairro Cararu, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5713/pl_089-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5713/pl_089-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Pompilho Soares uma artéria do Município de Eusébio, no bairro Coité, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5714/pl_090-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5714/pl_090-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Martinho Gomes da Silva uma artéria do Município de Eusébio, no bairro Timbú, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5789/pl_0091-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5789/pl_0091-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa as denominações de Rua Marte, Rua Úrano, Rua Saturno, Rua Monte Ararate e Rua Vênus, artérias do Município de Eusébio, no bairro Timbú, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5783/pl_0092-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5783/pl_0092-2021.pdf</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5784/pl_0093-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5784/pl_0093-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização e funcionamento do Conselho Municipal da Pessoa com Deficiência de Eusébio – COMPEDE e do Fundo Municipal das Pessoas com Deficiência de Eusébio - FUNPEDE e dá outras providências.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5785/pl_0094-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5785/pl_0094-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reorganização e o Funcionamento do Conselho Municipal dos Direitos da Mulher – COMDIM e dá Outras Providências.</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5786/pl_0095-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5786/pl_0095-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reorganização e o Funcionamento do Conselho Municipal de Esportes de Eusébio – COMESPORTE e dá Outras Providências.</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5787/pl_0096-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5787/pl_0096-2021.pdf</t>
   </si>
   <si>
     <t>Reorganiza o Conselho Municipal de Educação de Eusébio – CMEEE, criado pela Lei Municipal nº 402, de 09 de maio de 2000 e dá outras providências.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5790/pl_0097-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5790/pl_0097-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n. 1.208, de 09 de dezembro de 2013, revogando o Título de Utilidade Pública do Instituto de Educação Portal (IEP).</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Fares Filho, Elenilson de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5791/pl_098-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5791/pl_098-2021.pdf</t>
   </si>
   <si>
     <t>Determina a afixação de avisos nos estabelecimentos públicos, inclusive nos portais eletrônicos de propriedade dos Poderes Municipais Executivo e Legislativo, contra qualquer tipo de discriminação, na forma que indica.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5815/pl_099-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5815/pl_099-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Travessa Liberdade uma artéria do Município de Eusébio, no bairro Encantada, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5816/pl_0101-20211.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5816/pl_0101-20211.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Francisco Assis Bedê Ciriaco uma artéria do Município de Eusébio, no bairro Cararu, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5817/pl_0101-20211.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5817/pl_0101-20211.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Victor Prudêncio de Araújo uma artéria do Município de Eusébio, no bairro Guaribas, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5818/pl_0102-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5818/pl_0102-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa as denominações de Rua da Curimã, Rua da Tilápia, Rua da Piaba, Rua da Traíra, Rua do Acará, Rua do Bagre, Rua do Pargo, Rua Sorocaba, Rua do Tucunaré e Rua do Xaréu artérias do Município de Eusébio, no bairro Precabura, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Tarcizinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5829/pl_0103-2021.1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5829/pl_0103-2021.1.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Cícero Clementino dos Santos uma artéria do Município de Eusébio, no bairro Autódromo, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5830/pl_0104-2021.1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5830/pl_0104-2021.1.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Travessa Veleiro uma artéria do Município de Eusébio, no bairro Amador, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5831/pl_0105-2021.1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5831/pl_0105-2021.1.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Liberdade uma artéria do Município de Eusébio, no bairro Olho D´água, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5843/pl_0106-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5843/pl_0106-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no Anexo Fiscais da Lei de DIretrizes Orçamentárias de 2022, na forma que indica.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5845/pl_107_2021_ploa_2022.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5845/pl_107_2021_ploa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Municpipio para o exercicio financeiro de 2022.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5844/pl_0108-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5844/pl_0108-2021.pdf</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5846/pl_0109-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5846/pl_0109-2021.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Municipal nº 794, de 17 de fevereiro de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5847/pl_0110-2021.1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5847/pl_0110-2021.1.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua José Gomes do Nascimento uma artéria do município de Eusébio, no bairro Guaribas, conforme mapa de localização anexo.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5848/pl_0111-2021.1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5848/pl_0111-2021.1.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Alberto Moreira da Silva uma artéria do município de Eusébio, no bairro Guaribas, conforme mapa de localização anexo.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5849/pl_0112-2021.1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5849/pl_0112-2021.1.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Travessa do Cruzeiro uma artéria do Município de Eusébio, no bairro Encantada, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5850/pl_0113-2021.1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5850/pl_0113-2021.1.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Santa Clara uma artéria do Município de Eusébio, no bairro Parque Havaí, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5851/pl_0114-2021.1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5851/pl_0114-2021.1.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua José Uilamar Ferreira uma artéria do Município de Eusébio, no bairro Precabura, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Fares Filho, Tarcizinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5853/pl_0115-2021.1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5853/pl_0115-2021.1.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Instituto Abramovich, na forma que indica.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5855/pl_0116-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5855/pl_0116-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Luz do Sol uma artéria do Município de Eusébio, no bairro Centro, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5856/pl_0117-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5856/pl_0117-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Francisca Benvinda da Silva, uma artéria do Município de Eusébio, no bairro Mangabeira, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Dyexon Abreu, Elenilson de Abreu, França</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5854/pl_0118-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5854/pl_0118-2021.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município de Eusébio o Dia Municipal de Homenagem às Vítimas da Covid-19, na forma que indica.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5869/pl_0119-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5869/pl_0119-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da descrição dos limites do bairro Santo Antônio e dá outras providências.</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5870/pl_120-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5870/pl_120-2021.pdf</t>
   </si>
   <si>
     <t>Institui a compensação de créditos tributários no Município de Eusebio e da outras providências.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5873/pl_0121-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5873/pl_0121-2021.pdf</t>
   </si>
   <si>
     <t>Institui as carteiras de identificação funcional dos servidores do quadro efetivos e temporário que compões a Secretária Municipal de Segurança Pública e Cidadania do Município de Eusébio=CE, e dá outras providências.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.657 de 06 de maio de 2019, que denominou de Polícia Municipal de Eusébio à instituição Guarda Civil Municipal de Eusébio e dá outras providências.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5875/pl_0123-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5875/pl_0123-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo IV da Lei Municipal n. 1.391/2015, e o Anexo II da Lei Municipal n. 369/1998 na forma que indica</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5893/pl_124-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5893/pl_124-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Padre Cícero, uma artéria do Município de Eusébio, no bairro Lagoinha, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5894/pl_125-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5894/pl_125-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Holanda Amaral Campos, uma artéria do Município de Eusébio, no bairro Amador, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5895/pl_0126-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5895/pl_0126-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Elizita Silva de Sousa, uma artéria do Município de Eusébio, no bairro Coaçu, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5904/pl_0127-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5904/pl_0127-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Dr. Francisco Edward Pires, uma artéria do Município de Eusébio, no bairro Tamatanduba, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>Henrique, França</t>
-[...2 lines deleted...]
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5905/pl_0128-2021.pdf</t>
+    <t>Henrique do Timbú, França</t>
+  </si>
+  <si>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5905/pl_0128-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Francisco Holanda de Góis, uma artéria do Município de Eusébio, no bairro Timbú, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5906/pl_0129-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5906/pl_0129-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Edmílson Pinheiro, uma artéria do Município de Eusébio, nos bairros Centro e Autódromo, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5907/pl_0130-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5907/pl_0130-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa as denominações de Rua Alberto Gonçalves Maia e Rua Marieta Maia de Lima, artérias do Município de Eusébio, no bairro Guaribas, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Fares Filho, Dyexon Abreu, Elenilson de Abreu, Roberto Rocha, Tarcizinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5908/pl_0131-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5908/pl_0131-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Fares Andrade Said, uma artéria do Município de Eusébio, no bairro Lagoinha, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5910/pl_0132-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5910/pl_0132-2021.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Instituto Estação Verde Lar na forma que indica.</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5915/pl_133-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5915/pl_133-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Avenida Coronel Cícero Sá, uma artéria do Município de Eusébio, nos bairros Centro, Parque Havaí, Urucunema e Vereda Tropical, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5916/pl_0134-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5916/pl_0134-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de fogos de artifícios silenciosos em eventos públicos e particulares no município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Bosque das Oliveiras, uma artéria do Município de Eusébio, no bairro Coité, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Oficializa as denominações de Rua Engenheiro Sebastião Silveira Dantas, uma artéria do Município de Eusébio, no bairro Autódromo, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
@@ -1941,9589 +1941,9589 @@
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Altera dispositivos do Programa Jovens em Exercício da Cidadania – JEC, e dá outras providências.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Altera dispositivos do Programa Escola de Promoção à Vida, e dá outras providências.</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5939/pl_140-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5939/pl_140-2021.pdf</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Fares Filho, França</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5940/pl_141-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5940/pl_141-2021.pdf</t>
   </si>
   <si>
     <t>Denomina oficialmente de Fares Andrade Said o Centro Especializado em Reabilitação (CER) no município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5941/pl_142-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5941/pl_142-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Incorporação de Adicionais de Insalubridade, Periculosidade, Risco de Vida, Adicional por Serviço Extraordinário, Adicional Noturno e Qualquer Vantagem Remuneratória Temporária nos Proventos de Aposentadoria e Pensões Pagos pelo Fundo Previdenciário Gerido pelo Instituto de Previdência do Município de Eusébio – IPME e dá outras providências.</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5943/pl_143-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5943/pl_143-2021.pdf</t>
   </si>
   <si>
     <t>Cria o plano de repasses previdenciários patronais – PRPP - para a manutenção do plano de benefícios do fundo financeiro do regime de previdência municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5944/pl_144-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5944/pl_144-2021.pdf</t>
   </si>
   <si>
     <t>Altera, Revoga e Acrescenta dispositivos à Lei nº: 1.889, de 13 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5945/pl_145-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5945/pl_145-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.760, de 22 de fevereiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5947/pl_146-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5947/pl_146-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5948/pl_147-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5948/pl_147-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 898, de 01 de março de 2010, que versa sobre o Programa Municipal de Manutenção Escolar e Desenvolvimento do Ensino – PMMDE, e adota outras providências.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5949/pl_148-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5949/pl_148-2021.pdf</t>
   </si>
   <si>
     <t>Institui a política de desempenho para os professores titulares em efetivo exercício de sala de aula, coordenação pedagógica, direção e secretário escolar do Município de Eusébio e dá outras providências.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5950/pl_149-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5950/pl_149-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o processo de escolha e indicação para o cargo de provimento em comissão de diretor e coordenador pedagógico das escolas da rede pública municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5951/pl_150-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5951/pl_150-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Municipal de Políticas Sobre Drogas e dá outras providências.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5953/pl_151-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5953/pl_151-2021.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Servidores Públicos Municipais do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5954/pl_152-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5954/pl_152-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder Abono Provisório do FUNDEB - 70% com fundamento do inciso XI do Art. 212-A da Constituição Federal de 1988 na forma que indica.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4954/pdl_001_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4954/pdl_001_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua José Ferreira uma artéria do Município de Eusébio, no bairro Timbú, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4955/pdl_002_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4955/pdl_002_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Noemi Vasconcelos uma artéria do Município de Eusébio, no bairro Timbú, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4956/pdl_003_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4956/pdl_003_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Isaura Brasil da Silva uma artéria do Município de Eusébio, no bairro Timbú, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>Cira</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5024/pdl_004_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5024/pdl_004_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Domingos Sávio uma artéria do Município de Eusébio, no bairro Santo Antônio, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5025/pdl_005_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5025/pdl_005_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Geremias uma artéria do Município de Eusébio, no bairro Santo Antônio, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5026/pdl_006_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5026/pdl_006_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Vereda Tropical uma artéria do Município de Eusébio, no bairro Vereda Tropical, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5027/pdl_007_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5027/pdl_007_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Francisco Gonçalo uma artéria do Município de Eusébio, no bairro Pires Façanha, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5028/pdl_008_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5028/pdl_008_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Travessa São Camilo uma artéria do Município de Eusébio, no bairro Guaribas, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5029/pdl_009_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5029/pdl_009_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Buriti uma artéria do Município de Eusébio, no bairro Centro, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5075/pdl_010_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5075/pdl_010_2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º do Decreto Legislativo nº129/2015 e que denomina oficialmente a rua Désio Vasconcelos, em Eusébio, e da outras providencias</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5077/pdl_011_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5077/pdl_011_2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º do Decreto Legislativo nº 96/2014 e que denomina oficialmente a Rua Quixadá, em Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5078/pdl_012_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5078/pdl_012_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Honório Abreu uma artéria do Município de Eusébio, no bairro Timbú, conforme mapa de localização em anexo</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5104/pdl_013_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5104/pdl_013_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Coronel Lencarte Lopes uma artéria do Município de Eusébio, no bairro Tamatanduba, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5106/pdl_014_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5106/pdl_014_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Wilson Fernandes Chagas uma artéria do Município de Eusébio, no bairro Guaribas, conforme mapa de localização em anexo</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5107/pdl_015_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5107/pdl_015_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Dr. Raimundo Guimarães uma artéria do Município de Eusébio, no bairro Coité, conforme mapa de localização em Anexo.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5148/pdl_016_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5148/pdl_016_2021.pdf</t>
   </si>
   <si>
     <t>Oficializa as denominações de Rua Ypê-amarelo e Rua Ypê-branco, artérias do Município de Eusébio, no bairro Centro, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5165/pdl_017_2021_ff_altera_rua_jose_mario_viana_da_silva_coite.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5165/pdl_017_2021_ff_altera_rua_jose_mario_viana_da_silva_coite.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º do Decreto Legislativo nº 132/2015 e que denomina oficialmente a Rua José Mário Viana da Silva, em Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>Comissão de Orçamento, Finanças, Controle e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5189/pdl_018-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5189/pdl_018-2021.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do exercício financeiro de 2015 de responsabilidade do ex-Prefeito Municipal José Arimatéa Lima Barros Júnior.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>Roberto Rocha, Elenilson de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5235/pdl_019-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5235/pdl_019-2021.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Avenida Francisco Ferreira da Silva (Chico Neco) uma artéria do Município de Eusébio, no bairro Timbú, Mangabeira e Cararu, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5257/pdl_020_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5257/pdl_020_2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º do Decreto Legislativo nº 293/2017 e que denomina oficialmente a Rua Eunires Abreu da Silva, em Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5306/pdl_21.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5306/pdl_21.pdf</t>
   </si>
   <si>
     <t>Oficializa as denominação de Rua Maria Sueli Alves Caúla e Rua Maria Danúzia Romeiro dos Santos, artérias do Município de Eusébio, no bairro Guaribas, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5307/pdl_22.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5307/pdl_22.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Francisco Caio Holanda Santos uma artéria do Município de Eusébio, no bairro Santa Clara, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5308/pdl_23.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5308/pdl_23.pdf</t>
   </si>
   <si>
     <t>Oficializa de Travessa Nova Esperança uma artéria do município de Eusébio, no limite entre os bairros Precabura e Encantada, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5309/pdl_24.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5309/pdl_24.pdf</t>
   </si>
   <si>
     <t>Oficializa de José Licínio Nunes uma artéria do município de Eusébio, do limite entre os bairros Pires Façanha e Novo Portugal, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>Cira, França, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5310/pdl_25.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5310/pdl_25.pdf</t>
   </si>
   <si>
     <t>Oficializa de Rua Naldimar Alves da Silva uma artéria do município de Eusébio, do limite entre os bairros Pires Façanha e Centro, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5311/pdl_26.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5311/pdl_26.pdf</t>
   </si>
   <si>
     <t>Oficializa de Rua Rita Pedro da Silva uma artéria do município de Eusébio, no limite entre os bairros Coité e Tamatanduba, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5312/pdl_27.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5312/pdl_27.pdf</t>
   </si>
   <si>
     <t>Oficializa de Rua Antônio Mariano Ferreira uma artéria do município de Eusébio, do limite entre os bairros Pires Façanha e Guaribas, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5313/pdl_28.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5313/pdl_28.pdf</t>
   </si>
   <si>
     <t>Oficializa de Rua Dr. Hilton Santos uma artéria do município de Eusébio, do limite entre os bairros Mangabeira, Olho D’água e Timbú, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>Roberto Rocha, Elenilson de Abreu, Nildinho, Wanda</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5270/pdl_29.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5270/pdl_29.pdf</t>
   </si>
   <si>
     <t>Institui a Comenda Rita Elita Damasceno Abreu, a fim de homenagear aos profissionais que se destacam na área de educação na forma que indica.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5316/projeto_de_decreto_n._0030-2021_contas_de_2013.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5316/projeto_de_decreto_n._0030-2021_contas_de_2013.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Município de Eusébio do exercício financeiro de 2013, de responsabilidade do ex-Prefeito, José Arimatéa Lima Barros Júnior.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5317/projeto_de_decreto_n._0031-2021_contas_de_2016.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5317/projeto_de_decreto_n._0031-2021_contas_de_2016.pdf</t>
   </si>
   <si>
     <t>Aprova com Ressalvas as Contas de Governo do Município de Eusébio do exercício financeiro de 2016, de responsabilidade do ex-Prefeito, José Arimatéa Lima Barros Júnior.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5318/pdl_032_2021_ff.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5318/pdl_032_2021_ff.pdf</t>
   </si>
   <si>
     <t>Oficializa de Rua Raimunda Silva Lopes uma artéria do município de Eusébio, do limite entre os bairros Centro e Lagoinha, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5319/pdl_033_2021_ev_rua_isabel_tavares_coacu.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5319/pdl_033_2021_ev_rua_isabel_tavares_coacu.pdf</t>
   </si>
   <si>
     <t>Oficializa de Rua Isabel Tavares uma artéria do município de Eusébio, no bairro Coaçu, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>Elenilson de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5320/pdl_034_2021_el.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5320/pdl_034_2021_el.pdf</t>
   </si>
   <si>
     <t>Oficializa de Rua José Airton de Paiva uma artéria do município de Eusébio, no limite entre os bairros Pires Façanha e Novo Portugal, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5330/pdl_035_2021_ci.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5330/pdl_035_2021_ci.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua João Evangelista Nunes (João Nunes) uma artéria do Município de Eusébio, no bairro Santo Antônio, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5347/pdl_036_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5347/pdl_036_2021_rr.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Marcelo Nunes de Melo uma artéria do município de Eusébio, no limite entre os bairros Encantada e Precabura, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5348/pdl_037_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5348/pdl_037_2021_ht.pdf</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5349/pdl_038_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5349/pdl_038_2021_rr.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Irmã Maria Conceição Xavier (Irmã Conceição) uma artéria do município de Eusébio, do limite entre os bairros Mangabeira e Olho D’água, conforme mapa de localização em anexo</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>Neila de Castro Sá, Dyexon Abreu, Elenilson de Abreu, Everardo o Véi, França, Nildinho, Roberto Rocha, Silvia Aragão, Tarcizinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5508/pdl_039_2021_ne_medalha_dede_do_belo.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5508/pdl_039_2021_ne_medalha_dede_do_belo.pdf</t>
   </si>
   <si>
     <t>Institui a Comenda Dedé do Belo, destinada aos comerciantes de Eusébio que se destaquem no crescimento de nosso Município, na forma que indica.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5608/projeto_de_decreto_n._0040-2021_contas_de_2014.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5608/projeto_de_decreto_n._0040-2021_contas_de_2014.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Município de Eusébio do Exercício Financeiro de 2014 de responsabilidade do ex-Prefeito Municipal, Dr. José Arimatéa Lima Barros Júnior.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>Dyexon Abreu, Elenilson de Abreu, Neila de Castro Sá, Silvia Aragão, Wanda</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5828/pdl_041-2021.1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5828/pdl_041-2021.1.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Eusebiense ao Sr. Flávio César da Silva Ferreira, Guarda Municipal de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
-    <t>Roberto Rocha, Dyexon Abreu, Elenilson de Abreu, Henrique, Neila de Castro Sá, Paulo César</t>
-[...2 lines deleted...]
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5833/pdl_042-2021.1.pdf</t>
+    <t>Roberto Rocha, Dyexon Abreu, Elenilson de Abreu, Henrique do Timbú, Neila de Castro Sá, Paulo César</t>
+  </si>
+  <si>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5833/pdl_042-2021.1.pdf</t>
   </si>
   <si>
     <t>Concede os Títulos de Cidadão do município de Eusébio aos membros do Conselho Tutelar, Aldeniza Tavares, Mariana Rocha Cavalcante de Sousa, Marijane Sousa de Lima e Matheus Couto da Silva, na forma que indica.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5892/pr_001-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5892/pr_001-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Conhecendo a Câmara Municipal" e dá outras providências.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5896/pr_002-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5896/pr_002-2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 71 do Regimento Interno da Câmara Municipal de Eusébio, instituindo a Comissão da Mulher na forma que indica.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Neila de Castro Sá, Elenilson de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4951/ind_001_2021_ne.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4951/ind_001_2021_ne.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de Professor de Libras na Rede Pública Municipal de Educação, na forma que indica.</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4952/ind_002_2021_ne.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4952/ind_002_2021_ne.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do Ensino de Educação Física para a Educação Infantil e Ensino Fundamental I na Rede Pública Municipal de Educação, na forma que indica.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4953/ind_003_2021_ne.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4953/ind_003_2021_ne.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporação de um Professor de Música na equipe do CAPS Geral, na forma que indica.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>Henrique, Elenilson de Abreu, França, Neila de Castro Sá, Paulo César</t>
-[...2 lines deleted...]
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5159/ind_004_2021.pdf</t>
+    <t>Henrique do Timbú, Elenilson de Abreu, França, Neila de Castro Sá, Paulo César</t>
+  </si>
+  <si>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5159/ind_004_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Casa da Mulher no município de Eusébio, na forma que indica</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5264/ind_005.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5264/ind_005.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Aquisição de Alimentos e dá outras providências.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5265/ind_006.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5265/ind_006.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de reabilitação para pacientes vítimas da COVID-19.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5345/ind_007_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5345/ind_007_2021_fr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação do 13º (Decimo Terceiro) salário dos servidores públicos do município de Eusébio como medida de incentivo ao comercio  local.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5346/ind_008_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5346/ind_008_2021_fr.pdf</t>
   </si>
   <si>
     <t>Dispõe sore a criação de um centro de reabilitação pós-Covid-19 no âmbito do município de Eusébio, na forma que indica</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>França, Dyexon Abreu, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5352/ind_009_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5352/ind_009_2021_fr.pdf</t>
   </si>
   <si>
     <t>Inclui o álcool em gel na lista de produtos da cesta básica distribuídas às famílias carentes pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5353/ind_010_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5353/ind_010_2021_fr.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Atenção à Saúde dos professores da rede Pública do Município de dá outras providências.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5354/ind_011_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5354/ind_011_2021_fr.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município de Eusébio, o dia 20 de maio como o dia Municipal do Técnico e Auxiliar de Enfermagem.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5394/ind_012_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5394/ind_012_2021_fr.pdf</t>
   </si>
   <si>
     <t>Disponibiliza e torna obrigatório, o exame de sangue CPK (creatinofosfoquinase), na triagem neonatal na rede pública e particular de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5395/ind_013_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5395/ind_013_2021_fr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de atendimento especial à mulher em situação de violência, em toda a rede de prestação de serviço de saúde, públicos e privados, do Município de Eusébio e dá outras providências.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5435/ind_014_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5435/ind_014_2021_ht.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de dispositivos de parado chamado "Bueiro Inteligente" no âmbito do Município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5403/ind_015_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5403/ind_015_2021_fr.pdf</t>
   </si>
   <si>
     <t>Institui o mês de junho como o mês que estimula a participação da população em práticas solidárias.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>França, Elenilson de Abreu, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5404/ind_016_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5404/ind_016_2021_fr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o "Programa Banco Municipal para Jovens Empreendedores", que tem como objetivo de oferecer crédito, capacitação e amparo de gerenciamento econômico para jovens empreendedores, tendo como público-alvo jovens empreendedores na faixa etária de 18 a 30 anos, por intermédio de convênios e parcerias público-privadas.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5407/ind_017_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5407/ind_017_2021_fr.pdf</t>
   </si>
   <si>
     <t>Reconhece o direito de idosos, pessoas com deficiência ou mobilidade reduzida ao atendimento domiciliar para fins de coleta de amostras destinadas a exames laboratoriais.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>Dyexon Abreu, Everardo o Véi, França, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5401/ind_018_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5401/ind_018_2021_da.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso da telemedicina durante a crise causada pelo Corona vírus (SARS-CoV-2).</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>Dyexon Abreu, Elenilson de Abreu, Everardo o Véi, França, Silvia Aragão</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5402/ind_019_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5402/ind_019_2021_da.pdf</t>
   </si>
   <si>
     <t>Proíbe a venda, o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5465/ind_020_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5465/ind_020_2021_fr.pdf</t>
   </si>
   <si>
     <t>Assegura matrícula para aluno com deficiência locomotora na escola municipal mais próxima de sua residência e dá outras providências.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5466/ind_021_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5466/ind_021_2021_fr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da Contribuição para Custeio dos Serviços de Iluminação Pública.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5467/ind_022_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5467/ind_022_2021_da.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do munícipio de Eusébio, sobre o curso de cuidador de idosos, e dá outras providências.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5468/ind_023_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5468/ind_023_2021_da.pdf</t>
   </si>
   <si>
     <t>Dispõe que animais provenientes de processo de adoção tenham descontos de até 25% em clínicas de atendimento veterinário, no âmbito do munícipio de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5495/ind_024_2021_ff.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5495/ind_024_2021_ff.pdf</t>
   </si>
   <si>
     <t>Estabelece a prioridade de vacinação de profissionais da rede  bancária e casas lotéricas para vacinação contra covid-19 no âmbito do Município de Eusébio.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>Silvia Aragão, Tarcizinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5496/ind_025_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5496/ind_025_2021_sa.pdf</t>
   </si>
   <si>
     <t>Indica a criação do Programa Municipal de Cuidados para Pessoas com Fibromialgia.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>França, Everardo o Véi</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5497/ind_026_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5497/ind_026_2021_fr.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura a fornecer merenda escolar, cesta básica ou cartão alimentação durante o período de férias ou recesso escolar aos alunos da rede pública de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>França, Dyexon Abreu</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5498/ind_027_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5498/ind_027_2021_fr.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Extraordinário de Reforço Escolar para os alunos matriculados na rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>França, Elenilson de Abreu, Everardo o Véi, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5499/ind_028_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5499/ind_028_2021_fr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização nas escolas e creches da rede municipal de ensino fornecer alimentação diferenciada aos diabéticos e aos hipertensos em sua merenda e dá outras providências.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>França, Cira, Dyexon Abreu, Elenilson de Abreu, Everardo o Véi, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5500/ind_029_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5500/ind_029_2021_fr.pdf</t>
   </si>
   <si>
     <t>Cria o Curso Preparatório para o Exame Nacional do Ensino Médio – ENEM e autoriza o Poder Executivo firmar parceria com instituições de ensino, bem como com profissionais habilitados nas áreas de licenciatura e gestão escolar, e áreas afins necessárias ao desenvolvimento das atividades.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>Dyexon Abreu, Cira, Elenilson de Abreu, Everardo o Véi, França, Neila de Castro Sá, Silvia Aragão</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5501/ind_030_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5501/ind_030_2021_da.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do munícipio de Eusébio, um centro de formação de professores, e dá outras providências.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>Dyexon Abreu, França</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5502/ind_031_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5502/ind_031_2021_da.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do munícipio de Eusébio, sobre a criação de uma trilha ecológica do Rio Pacoti, e dá outras providências.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>Dyexon Abreu, Everardo o Véi, França</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5503/ind_032_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5503/ind_032_2021_da.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do munícipio de Eusébio, a instalação de microchip de identificação nos animais, e dá outras providências.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
-    <t>Nildinho, Dyexon Abreu, Elenilson de Abreu, França, Henrique, Neila de Castro Sá, Silvia Aragão</t>
-[...2 lines deleted...]
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5504/ind_033_2021_ni.pdf</t>
+    <t>Nildinho, Dyexon Abreu, Elenilson de Abreu, França, Henrique do Timbú, Neila de Castro Sá, Silvia Aragão</t>
+  </si>
+  <si>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5504/ind_033_2021_ni.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implantação da “Rua Coberta” no município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5525/ind_034_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5525/ind_034_2021_sa.pdf</t>
   </si>
   <si>
     <t>Indica a instituição do movimento "Fevereiro Roxo", dedicado à campanha de conscientização para o diagnóstico precoce e tratamento das doenças: Alzheimer, Fibromialgia e Lúpus, na forma que indica</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>Elenilson de Abreu, Dyexon Abreu, Everardo o Véi, França, Neila de Castro Sá, Silvia Aragão</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5524/ind_035_2021_el.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5524/ind_035_2021_el.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Sanitização em Eusébio e dá outras providências.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>Dyexon Abreu, Elenilson de Abreu, Neila de Castro Sá, Silvia Aragão</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5528/ind_036_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5528/ind_036_2021_da.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do munícipio de Eusébio, a implantação do programa Disque Árvore, e dá outras providências.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5560/ind_037_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5560/ind_037_2021_da.pdf</t>
   </si>
   <si>
     <t>Institui o programa “jovem que trabalha” para a contratação de jovens sem experiência no mercado de trabalho no âmbito do Município de Eusébio e dá outras providências.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5561/ind_038_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5561/ind_038_2021_da.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Desenvolvimento da Saúde mental e Inteligência Emocional, a ser desenvolvido nas escolas públicas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>Dyexon Abreu, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5562/ind_039_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5562/ind_039_2021_da.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Anuário Municipal", do Município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>Dyexon Abreu, Elenilson de Abreu, Everardo o Véi, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5563/ind_040_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5563/ind_040_2021_da.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do Município de Eusébio sobre a Programa de Assistência Ventilatória Domiciliar - PAVD, e dá outras providências.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>Elenilson de Abreu, Dyexon Abreu, França, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5569/ind_41-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5569/ind_41-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Automação e Modernização das Bibliotecas Públicas e Escolares em Eusébio para o incentivo à leitura e acesso à cultura, e dá outras providências.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5595/ind_42-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5595/ind_42-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de absorventes higiênicos nas escolas da Rede Pública Municipal de Ensino e nas unidades básicas de saúde do município de Eusébio e dá outras providências</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>França, Elenilson de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5596/ind_43-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5596/ind_43-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Centro de Check Up Geral para Homens para alerta e prevenção de todas as doenças e dá outras providências.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5597/ind_44-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5597/ind_44-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do PROGRAMA MENTE SAUDÁVEL, com objetivo de promoção da saúde mental e atenção aos problemas psicológicos decorrentes da pandemia da COVID _ 19.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>Elenilson de Abreu, Dyexon Abreu, Tarcizinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5634/pl_045-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5634/pl_045-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de modalidade esportiva Manbol 100% Brasileira reconhecida pela (lei. 9.192/16) Na grade curricular das escolas do Município de Eusébio, com base na BNCC como forma de inovação na educação fundamental da rede Municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5635/ind_46.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5635/ind_46.pdf</t>
   </si>
   <si>
     <t>Indica sobre o Programa de Distribuição de Coleira Contra a Leishmaniose Visceral - (LVC) para animais no âmbito do município de Eusébio, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>Silvia Aragão, Wanda</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5662/ind_047_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5662/ind_047_2021.pdf</t>
   </si>
   <si>
     <t>Indica a criação do “Programa de Educação no Trânsito” nas escolas da Rede Pública de Ensino Municipal, na forma que indica</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5663/ind_048_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5663/ind_048_2021_sa.pdf</t>
   </si>
   <si>
     <t>Indica a criação do Dia Municipal de Combate às Perdas Gestacionais, na forma que indica</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5664/ind_049_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5664/ind_049_2021_sa.pdf</t>
   </si>
   <si>
     <t>Indica a criação do Plano Municipal de Capacitação Permanente dos Profissionais da Saúde para diagnosticar e tratar pessoas com Transformo do Espectro Autista (TEA) e outras Doenças Raras no Município de Eusébio e dá outras providências.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5665/ind_050_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5665/ind_050_2021_da.pdf</t>
   </si>
   <si>
     <t>Indica assegurar a crianças e adolescentes vítimas de violência acompanhadas do conselheiro(a) tutelar, no exercício de suas funções, prioridade de atendimento em todas as repartições da administração pública e privada, e dá outras providências.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5666/ind_051_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5666/ind_051_2021_fr.pdf</t>
   </si>
   <si>
     <t>Cria o Selo de Responsabilidade Social Instituição Parceira da Mulher, certificando instituições que priorizam a contratação e/ou capacitação de mulheres, sobretudo de mulheres em situação de violência doméstica e/ou em situação de vulnerabilidade econômica.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5672/ind_052_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5672/ind_052_2021.pdf</t>
   </si>
   <si>
     <t>Assegura às doadoras de leite materno isenção de pagamento de taxas de inscrição em concurso ou seleção pública promovidos pelo Município de Eusébio.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>Cira, Dyexon Abreu, Elenilson de Abreu, Everardo o Véi, Neila de Castro Sá, Silvia Aragão</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5673/ind_053_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5673/ind_053_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo da Seção III ao Capítulo VI da Lei n. 1.197, de 18 de novembro de 2013, que trata da progressão por Qualificação no Plano de Cargos, Carreira e Remuneração (PCCR) do Magistério da Educação Básica Pública da Prefeitura Municipal de Eusébio e dá outras providências.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5707/ind_054-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5707/ind_054-2021.pdf</t>
   </si>
   <si>
     <t>Indica sobre a obrigatoriedade da instalação nos shopping centers, no âmbito do município de Eusébio, de portais automáticos eletrônicos de segurança, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5708/ind_055-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5708/ind_055-2021.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município o mês de valorização do artista local.</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5709/ind_056-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5709/ind_056-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Núcleos de Terapia Ocupacional dentro das escolas públicas do município, e dá outras providências.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5710/ind_057-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5710/ind_057-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Programa de Proteção à Saúde Bucal da pessoa com transtorno do Espectro do Autismo no Município de Eusébio e dá outras providências.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5711/ind_058-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5711/ind_058-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de LIXEIRAS COMUNITÁRIAS nos bairros do Município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5737/ind_59.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5737/ind_59.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa ADOTE UM UNIVERSITÁRIO no Município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5782/ind_060-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5782/ind_060-2021.pdf</t>
   </si>
   <si>
     <t>Institui a implantação de cursos gratuitos à mulher gestante sobre os cuidados e atendimentos emergenciais a crianças de zero a seis anos no município de Eusébio e dá outras providências.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>França, Dyexon Abreu, Elenilson de Abreu, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5781/ind_061-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5781/ind_061-2021.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Eusébio a Semana Eusebiense de Gastronomia.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5812/ind_0062-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5812/ind_0062-2021.pdf</t>
   </si>
   <si>
     <t>Indica sobre a instituição do programa “Atendimento Pedagógico Hospitalar para Crianças e Adolescentes”, no âmbito do município de Eusébio.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5813/ind_0063-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5813/ind_0063-2021.pdf</t>
   </si>
   <si>
     <t>Indica sobre aplicação de penalidades à prática de "Assédio Moral" nas dependências da Administração Pública Municipal Direta e Indireta, Autárquica e Fundacional, por servidores públicos efetivos, contratados ou nomeados para cargos de confiança e de chefia, no âmbito do município de Eusébio.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5814/ind_0064-20211.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5814/ind_0064-20211.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Agentes Educacionais destinado a ampliar o serviço de educação do Município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5832/ind_065-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5832/ind_065-2021.pdf</t>
   </si>
   <si>
     <t>Cria a Política de Atenção à saúde do homem e dá outras providencias.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5857/ind_066-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5857/ind_066-2021.pdf</t>
   </si>
   <si>
     <t>Indica o poder Executivo sobre a criação do Departamento de Fiscalização, Proteção e Bem Estar Animal, no âmbito do município de Eusébio.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5890/ind_67.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5890/ind_67.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Eusébio o Projeto Saber Direito, através de parcerias entre faculdades e universidades do ensino público e privado, para a realização de aulas expositivas sobre a Constituição Federal, direitos humanos, áreas de atuação do direito público e privado, aos alunos da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5891/ind_68.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5891/ind_68.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de espaços multiuso, que deverão ser utilizados como bibliotecas, centros esportivos e culturais, na Região do Centro, Mangabeira, Santo Antônio e Jabuti e dá outras providências</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>Fares Filho, Elenilson de Abreu, França, Nildinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5897/ind_69.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5897/ind_69.pdf</t>
   </si>
   <si>
     <t>Concede aos Servidores Públicos do Município de Eusébio, licença por um dia, por ano, para todos que realizarem Exames preventivo de Câncer de Mama, de Útero e de Próstata.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5909/ind_070-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5909/ind_070-2021.pdf</t>
   </si>
   <si>
     <t>Indica sobre tornar obrigatório o registro de violência contra a mulher no prontuário de atendimento médico, na forma que indica.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4957/req_001_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4957/req_001_2021.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de um poço profundo próximo ao Campo do Botafogo, no bairro Jabuti, na forma que indica</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4958/req_002_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4958/req_002_2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de tartarugas para redução de velocidade na Rua José Guimarães, KM 20 da BR 116, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4959/req_003_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4959/req_003_2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de redutores de velocidade nas ruas do bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4960/req_004_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4960/req_004_2021.pdf</t>
   </si>
   <si>
     <t>Requer a complementação da pavimentação em pedra tosca (calçamento) das vias abaixo listadas, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4961/req_005_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4961/req_005_2021.pdf</t>
   </si>
   <si>
     <t>Requer a efetiva ação do Executivo Municipal e consorte, Governo do Estado, para a construção de uma Areninha Esportiva no bairro Jabuti, na forma que indica</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4962/req_006_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4962/req_006_2021.pdf</t>
   </si>
   <si>
     <t>Requer a substituição dos canos da rede de esgoto por manilhas na Rua São Benedito na forma que indica.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4963/req_007_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4963/req_007_2021.pdf</t>
   </si>
   <si>
     <t>Requer a substituição dos canos da rede de esgoto por manilhas na Rua São Benedito (entre as Ruas Goiás e José Cirilo), na forma que indica.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4964/req_008_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4964/req_008_2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de lixeiras fixas nas ruas do bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4965/req_009_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4965/req_009_2021.pdf</t>
   </si>
   <si>
     <t>Requer a modificação e implementação das placas de denominação das vias públicas do município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4966/req_010_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4966/req_010_2021.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção mensal da iluminação pública do bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4967/req_011_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4967/req_011_2021.pdf</t>
   </si>
   <si>
     <t>Requer as desapropriações dos terrenos abaixo listados, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4968/req_012_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4968/req_012_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção dos equipamentos públicos abaixo listados, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4969/req_013_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4969/req_013_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) das vias abaixo listadas, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4970/req_014_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4970/req_014_2021.pdf</t>
   </si>
   <si>
     <t>Requer a complementação da pavimentação em pedra tosca (calçamento) das vias abaixo listadas, no bairro Jabuti, na forma que indica</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4971/req_015_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4971/req_015_2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma coberta sobre a caixa d'água do CEI Raquel Pereira Oliveira, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4972/req_016_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4972/req_016_2021.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da malha asfáltica das ruas Raul Tavares (no encontro com a BR 116), Raul Tavares (com Rua Jacó Laurentino), Rua 23 de Junho (com Rua Lourival Sales) e Lourival Sales, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4973/req_017_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4973/req_017_2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Unidade Básica de Saúde da Família (UBASF) do bairro Jabuti, Km 20 da BR 116, bem como a instalação de ventiladores por todo o equipamento, na forma que indica.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4974/req_018_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4974/req_018_2021.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Operação Tapa-Buracos nas ruas Manoel Pretinho, José Cirino, Almir Lopes, Oliveira Paiva, Lírio dos Vales, Guaranir, Santa Helena, Francisco Rodrigues, Manoel Pereira e José Guimarães, no bairro Jabuti, na forma que indica</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4975/req_019_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4975/req_019_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de calçadas amplas, ginásio poliesportivo para a Escola Raul Tavares Cavalcante I, CEI (Centro de Educação Infantil) no km 19 da BR 116, praça pública a localizar-se no entroncamento das ruas Almir Lopes e São Benedito no km 20 da BR 116, praça pública a localizar-se na Rua Francisco Rodrigues no km 20 da BR 116, praça pública a localizar-se na Comunidade Cidade de Deus no km 20 da BR 116, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4976/req_020_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4976/req_020_2021.pdf</t>
   </si>
   <si>
     <t>Requer as desapropriações dos terrenos localizados nas proximidades das ruas Goiás e José Guimarães para a construção de uma Casa de Convivência de Idosos e uma Unidade Básica de Saúde da Família (UBASF), no bairro Jabuti km 21 da BR 116, na forma que indica.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4977/req_021_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4977/req_021_2021.pdf</t>
   </si>
   <si>
     <t>Requer a realização de estudos para adequação e construção de área para a prática do Grau - modalidade esportiva de manobras de motos, no município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4978/req_022_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4978/req_022_2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação da rede de iluminação pública da Rua Goiás, no trecho compreendido entre a Rua Manuel Pretinho e a BR 116, na forma que indica</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4979/req_023_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4979/req_023_2021.pdf</t>
   </si>
   <si>
     <t>Requer que os CRAS (Centro de Referência) do município de Eusébio realizem a ampliação das visitas e inscrições de profissionais liberais e autônomos eletivos à futuros auxílios emergenciais municipais para aqueles que não recebem nenhum auxílio seja Federal ou Estadual, na forma que indica.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4980/req_024_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4980/req_024_2021.pdf</t>
   </si>
   <si>
     <t>Requer a urgente ação do carro fumacê no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4981/req_025_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4981/req_025_2021.pdf</t>
   </si>
   <si>
     <t>Requer a substituição de toda iluminação por lâmpadas de LED na praça pública do Jabuti, km 20 da BR 116, na forma que indica.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4982/req_026_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4982/req_026_2021.pdf</t>
   </si>
   <si>
     <t>Requer a urgente instalação de uma caixa d’água de 10.000l na Comunidade do Arisco, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4983/req_027_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4983/req_027_2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de manilhas para escoamento de água para a Comunidade da Invasão, entre o Arisco e a Cidade de Deus, no Km 21 da BR 116, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4984/req_028_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4984/req_028_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca das ruas Amapá, Cícero Alves, Paulo Sá, Ceará, Joaquim Bastos, João Correia Sá e Brasília, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4985/req_029_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4985/req_029_2021.pdf</t>
   </si>
   <si>
     <t>Requer a complementação da pavimentação em pedra tosca das ruas Manduca, dos Pássaros, José Façanha, Ceará e Zezito Gomes, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4986/req_030_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4986/req_030_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas Empresário Luiz Carlos de Medeiros (antiga das Azeitonas), Honório Abreu, Benedito Ferreira, Fernando de Souza Gadelha, Valter Bezerra de Sá, dos Pássaros e Zezito Gomes, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4987/req_031_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4987/req_031_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas do Conj. Vila Nova, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4988/req_032_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4988/req_032_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas Francisco Mota e Manoel Felipe da Silva, nos bairros Timbú e Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4989/req_033_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4989/req_033_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Reforma do Ginásio do Cararu no Bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4990/req_034_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4990/req_034_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação Asfáltica na Rua Isaias Façanha no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4991/req_035_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4991/req_035_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação Asfáltica na Rua Maria Zuleide Rocha no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4992/req_036_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4992/req_036_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação Asfáltica nas Ruas Neusa de Freitas Sá, Versalhes, Tv. Baiana, Laura Monteiro Tropicália, R C, Tv. Servidão de Passagem no Bairro Timbu, na forma que indica.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4993/req_037_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4993/req_037_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação Asfáltica na Rua Odali de Sousa Ferreira e Maria Zuleide Rocha no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4994/req_038_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4994/req_038_2021.pdf</t>
   </si>
   <si>
     <t>Requer Pavimentação Asfáltica da Rua Major Cunha no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4995/req_039_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4995/req_039_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (Calçamento) nas ruas José Adriano Façanha, Maria Ivone Adeodato Carvalho e Rua Joca de Mato, no Bairro Mangabeira na forma que indica.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4996/req_040_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4996/req_040_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (Calçamento) nas ruas Manduca (Perímetro que inicia com a rua Martinho Gomes até a lagoa dos Pássaros), Paulo Sá, Rua João Correa, Rua dos Pássaros e Rua Cicero Alves, no Bairro Timbu na forma que indica.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4997/req_041_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4997/req_041_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (Calçamento) na rua Francisco Mota (Sentido praça ao Rio), no Bairro Olho D’água na forma que indica.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4998/req_042_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4998/req_042_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (Calçamento) na Rua Marquês de Pombal no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4999/req_043_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4999/req_043_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (Calçamento) nas ruas Luma de Oliveira, Flósculo Barreto, Pamela Loren, Tv. Lima de Oliveira, Rua Elizeu Lopes Pinheiro e Adjacências do Mangueiral, no Bairro Timbu na forma que indica.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5000/req_044_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5000/req_044_2021.pdf</t>
   </si>
   <si>
     <t>Requer a REFORMA DA POLICLÍNICA do Hospital Amadeu Sá na forma que indica.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5001/req_045_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5001/req_045_2021.pdf</t>
   </si>
   <si>
     <t>Requer a CONSTRUÇÃO E IMPLANTAÇÃO DO CAPS INFANTIL na forma que indica.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5002/req_046_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5002/req_046_2021.pdf</t>
   </si>
   <si>
     <t>Requer a CONSTRUÇÃO DE UMA CRECHE NAS GUARIBAS na forma que indica.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5003/req_047_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5003/req_047_2021.pdf</t>
   </si>
   <si>
     <t>Requer a CONSTRUÇÃO DE UMA PRAÇA nas Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5004/req_048_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5004/req_048_2021.pdf</t>
   </si>
   <si>
     <t>Requer a permanência do Núcleo Ampliado de Saúde da Família (NASF) no município de Eusébio na forma que indica.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5005/req_049_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5005/req_049_2021.pdf</t>
   </si>
   <si>
     <t>Requer o alargamento da Rua Manoel Felipe da Silva na Localidade de Olho d' Água, na forma que indica.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5006/req_050_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5006/req_050_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Manoel Felipe da Silva na Localidade de Olho d' Água, na forma que indica.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5007/req_051_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5007/req_051_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Ricardo Batista da Silva na Localidade de Olho d' Água, na forma que indica.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5008/req_052_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5008/req_052_2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da Escola Creche Criança Vivendo Feliz, na Localidade do Olho d' Água, na forma que indica.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5009/req_053_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5009/req_053_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um novo Posto de Saúde no bairro Olho d' Água, na forma que indica.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5010/req_054_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5010/req_054_2021.pdf</t>
   </si>
   <si>
     <t>Requer a execução da obra do balneário (área de lazer e banho) que será construído no bairro Olho D’água e requerida nas proposituras 496/2018 e 270/2017, via requerimentos, na forma que indica.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5011/req_055_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5011/req_055_2021.pdf</t>
   </si>
   <si>
     <t>Requer agilidade na instalação da iluminação completa e a construção de um calçadão, ambos do Campo no Barcelona, no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5012/req_056_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5012/req_056_2021.pdf</t>
   </si>
   <si>
     <t>Requer a completa reativação do saneamento básico do bairro Autódromo, na forma que indica.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5013/req_057_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5013/req_057_2021.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza e a construção de uma área de lazer e banho (balneário) próximas ao açude Perigoso (Autódromo) e Lagoa do Parnamirim (Centro), na forma que indica.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5014/req_058_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5014/req_058_2021.pdf</t>
   </si>
   <si>
     <t>Requer a intensificação de testes rápidos de COVID 19 em toda a rede de saúde do município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5015/req_059_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5015/req_059_2021.pdf</t>
   </si>
   <si>
     <t>Requer a URGENTE limpeza de todos os bairros do município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5016/req_060_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5016/req_060_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Quadra Poliesportiva no bairro Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5017/req_061_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5017/req_061_2021.pdf</t>
   </si>
   <si>
     <t>Requer a completa iluminação do campo do Santa Clara, na forma que indica.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5018/req_062_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5018/req_062_2021.pdf</t>
   </si>
   <si>
     <t>Requer a intensificação da ação do carro fumacê em todos os do município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5019/req_063_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5019/req_063_2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do funcionamento do Transporte Regular Urbano de Eusébio (TRUE) para os sábados e domingos, na forma que indica.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5020/req_064_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5020/req_064_2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do número de doses da vacina contra COVID 19 a serem distribuídas pela rede de saúde em todo o município, em especial, ao bairro Santo Antônio, na forma que indica.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5021/req_065_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5021/req_065_2021.pdf</t>
   </si>
   <si>
     <t>Requer a instituição do Programa Veterinário móvel, no âmbito do município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5022/req_066_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5022/req_066_2021.pdf</t>
   </si>
   <si>
     <t>Requer a realização de pavimentação asfáltica na Rua Luiz Pio Campina, situada no bairro da Tamatanduba.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5023/req_067_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5023/req_067_2021.pdf</t>
   </si>
   <si>
     <t>Requer a realização de nomeação de rua no bairro Santa Clara.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5032/req_068_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5032/req_068_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Ana Mara Souza, no bairro Parque Havai, na forma que indica</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5033/req_069_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5033/req_069_2021.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção corretiva e preventiva na praça, no bairro  Amador, na forma que indica</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5034/req_070_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5034/req_070_2021.pdf</t>
   </si>
   <si>
     <t>Requer efetiva ação do Executivo Municipal e consorte, Governo do Estado, para construção de Areninha Esportivas, nos bairros Parque Havai e Autódromo, na forma que indica</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5035/req_071_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5035/req_071_2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma Academia de Saúde Popular (da terceira idade) e Reforma da Praça próximo a Escola do Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5036/req_072_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5036/req_072_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação Asfáltica na Rua Brigadeiro Holanda no Bairro Mangabeira, na forma que indica</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5037/req_073_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5037/req_073_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (Calçamento) nas Rua Piaba, Tucunaré, Bagre, Tilápia, São Tome, São Silas, São Bartolomeu e São Jorge no Bairro Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5038/req_074_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5038/req_074_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Construção da Creche da Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5039/req_075_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5039/req_075_2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de redutores de velocidade com tachão refletivo (tartarugas) na Rua Precabura, Bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5040/req_076_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5040/req_076_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Manutenção e Reforma do USB Posto de Saúde da Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5041/req_077_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5041/req_077_2021.pdf</t>
   </si>
   <si>
     <t>Requer o urgente recapeamento da rua dos Compadres, Rua Ramiro de Abreu e Av. Coronel Ednardo Weyne no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5042/req_078_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5042/req_078_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (calçamento) nas ruas Fortaleza, Emanuel Dias Lima, Jerusalém e Paraiso no Bairro Cararu na forma que indica.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5043/req_079_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5043/req_079_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Francisco Calado de Souza, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5044/req_080_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5044/req_080_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Cláudia Barroso, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5045/req_081_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5045/req_081_2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma completa do Estádio Ramiro Abreu, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5046/req_082_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5046/req_082_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua dos Mirandas, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5047/req_083_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5047/req_083_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um CEI (Centro de Educação Infantil) no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5048/req_084_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5048/req_084_2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da linha do TRUE para que tenha um ponto de parada junto ao Banco do Brasil, na Avenida Eusébio de Queiroz, na forma que indica.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5049/req_085_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5049/req_085_2021.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da malha asfáltica das ruas das Carmélias, das Graúnas, das Papoulas e do Cruzeiro, no bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5050/req_086_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5050/req_086_2021.pdf</t>
   </si>
   <si>
     <t>Requer a conclusão da pavimentação em pedra tosca (calçamento) da Rua São Lucas, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5051/req_087_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5051/req_087_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra tosca da rua Cecilia Batista Santiago, no bairro Tamatantuba, na forma que indica</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5052/req_088_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5052/req_088_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca da rua Désio Vasconcelos, no bairro Tamatantuba, na forma que indica</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5053/req_089_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5053/req_089_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca da rua Professor Daniello Dias, no bairro Coité, na forma que indica</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5054/req_090_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5054/req_090_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca da rua Nove, Dez, Onze e Doze, no bairro River Park, na forma que indica.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5055/req_091_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5055/req_091_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica na rua Manoel Jorge de Castro, entre Rua Zildenia e rua Santa Cecília, na forma que indica</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5056/req_092_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5056/req_092_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua Cel Francisco Carlos, entre as Ruas Geraldo Rolim e Santa Cecilia, Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5057/req_093_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5057/req_093_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua dos Mirandas, entre as ruas José Bento e Santa Cecília no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5058/req_094_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5058/req_094_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua Manoel Gomes, entre as Rua Christiano Maldonado e Zildenia, Amador, na forma que indica.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5059/req_095_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5059/req_095_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Christiano Maldonado entre as ruas José Bento e Francisco Oliveira Amador, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5060/req_096_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5060/req_096_2021.pdf</t>
   </si>
   <si>
     <t>Requer com urgência limpeza e desentupimento de bueiro localizado na rua José Bento esquina com rua dos Mirandas, no bairro Guaribas, na forma que indica</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5061/req_097_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5061/req_097_2021.pdf</t>
   </si>
   <si>
     <t>Requer com urgência limpeza das ruas Vitoria da Conquista, Domingo Sávio e Travessa Francisco Martins no bairro Pedras, na forma que indica.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5062/req_098_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5062/req_098_2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da rede de iluminação Pública da rua José Bento, entre os números 2024 e 4025, Guaribas, na forma que indica</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5063/req_099_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5063/req_099_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de geleira pluvial na esquina entre a rua Zildenia e rua Manoel e Jorge de Castro, o bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5064/req_100_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5064/req_100_2021.pdf</t>
   </si>
   <si>
     <t>Requer com Urgência limpeza e revitalização  da Lagoa das Guaribas, na forma que indica</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5065/req_101_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5065/req_101_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Cícero Baltazar, Bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5066/req_102_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5066/req_102_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Cesar Sá, Bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5067/req_103_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5067/req_103_2021.pdf</t>
   </si>
   <si>
     <t>Requer a drenagem do riacho localizado na Rua do Cruzeiro, bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5068/req_104_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5068/req_104_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Francisco Fernandes no bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5069/req_105_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5069/req_105_2021.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação do calçamento em pedra tosca nas Ruas da Seresta e Luis Elói, no bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5070/req_106_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5070/req_106_2021.pdf</t>
   </si>
   <si>
     <t>Requer a identificação das Ruas dos bairros Coaçu e Encantada com placas de tamanho 40X25, na forma que indica</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5071/req_107_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5071/req_107_2021.pdf</t>
   </si>
   <si>
     <t>Requer as providencias necessárias para extensão para linha do TRUE para cidade Alpha e estrada do Fio, na forma que indica</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5072/req_108_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5072/req_108_2021.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza e urbanização do Canal do Parque Havai na forma que indica</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5073/req_109_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5073/req_109_2021.pdf</t>
   </si>
   <si>
     <t>Requer a disponibilização do serviço de um trator para os agricultores do Eusébio na forma que indica.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5079/req_110_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5079/req_110_2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do campo do Comercial no bairro Jabuti na forma que indica.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5085/req_111_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5085/req_111_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Ampliação e Reforma da Escola Francisco Tavares Bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5086/req_112_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5086/req_112_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Ampliação e Reforma da Escola EEIEF Paulo Sá do Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5087/req_113_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5087/req_113_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Ampliação e Reforma da Escola EEIEF Otoni Sá do Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5088/req_114_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5088/req_114_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Ampliação e Reforma do Polo de Atendimento da Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5089/req_115_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5089/req_115_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Ampliação e Reforma da Escola EEIEF do Cararu do Bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5090/req_116_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5090/req_116_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Reforma Do Chafariz da Rua São João no Bairro Caruru, na forma que indica.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5091/req_117_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5091/req_117_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Ampliação e Reforma da Creche CEI Maria Zuleide Rocha do Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5092/req_118_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5092/req_118_2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja construída a Areninha do Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5093/req_119_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5093/req_119_2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja construída a Areninha do Bairro Caruru, na forma que indica.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5094/req_120_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5094/req_120_2021.pdf</t>
   </si>
   <si>
     <t>Requer o URGENTE recapeamento da Estrada do Fio no Perímetro do Timbu ao Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5095/req_121_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5095/req_121_2021.pdf</t>
   </si>
   <si>
     <t>Requer o Pavimentação Asfáltica da Rua Da Olária no Bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5096/req_122_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5096/req_122_2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio de expediente ao Departamento Estadual de Trânsito — DETRAN/CE, solicitando estudos com o objetivo de instalação de um semáforo na Rodovia CE-040, Km 07, na altura do Guará Supermercado.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5097/req_123_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5097/req_123_2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de grama sintética no campo do Polo de Lazer Ivens Dias Branco, na forma que indica.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5098/req_124_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5098/req_124_2021.pdf</t>
   </si>
   <si>
     <t>Requer a URGENTE liberação do FUNCAP como medida de enfrentamento ao novo Coronavírus (Covid 19), aos comerciantes do município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5099/req_125_2021_ff.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5099/req_125_2021_ff.pdf</t>
   </si>
   <si>
     <t>Requer por parte do Executivo Municipal a aquisição direta e imediata de vacinas contra o Coronavírus, na forma que indica.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5100/req_126_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5100/req_126_2021.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de mais profissionais de saúde a fim de intensificar os testes rápidos de COVID 19 em toda a rede de saúde do município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5101/req_127_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5101/req_127_2021.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento das ruas do Bairro Autódromo, na forma que indica.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5102/req_128_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5102/req_128_2021.pdf</t>
   </si>
   <si>
     <t>Requer a continuidade da pavimentação, seja de pedra tosca ou asfáltica, das ruas do Bairro Santa Clara, na forma que indica.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5103/req_129_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5103/req_129_2021.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal a transferência de receitas de secretarias ou órgãos, à Secretaria de Saúde, com intuito alavancar as medidas de enfrentamento ao Coronavírus, como a aquisição de vacinas, na forma que indica.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5105/req_130_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5105/req_130_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma área de lazer, no bairro Pires Façanha, na forma que indica.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5109/req_131_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5109/req_131_2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma Academia de Saúde Popular na praça do Conjunto Maringá, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5110/req_132_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5110/req_132_2021.pdf</t>
   </si>
   <si>
     <t>Requer a imediata reativação do posto de saúde do Conjunto Maringá, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5113/req_133_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5113/req_133_2021.pdf</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5114/req_134_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5114/req_134_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Reforma em Pedra Tosca (calçamento) e manta asfáltica na Rua Simpliciano Campeio no Bairro Mangabeira na forma que indica.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5115/req_135_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5115/req_135_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Reforma em Pedra Tosca (calçamento) nas Ruas Cicero Alves de Souza e Izabel Honorato no Bairro Timbu na forma que indica.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5116/req_136_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5116/req_136_2021.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza da Rua Laura Monteiro no Bairro Timbu, na forma que indica.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5117/req_137_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5117/req_137_2021.pdf</t>
   </si>
   <si>
     <t>Requer Operação Tapa Buraco na Rua Olho D’água no Bairro Olho D’água na forma que indica.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5118/req_138_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5118/req_138_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Manutenção e Reforma do USB Posto de Saúde da Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5119/req_139_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5119/req_139_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Manutenção e Reforma do USB Posto de Saúde da Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5120/req_140_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5120/req_140_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Manutenção e Reforma do USB Posto de Saúde Novo Portugal, na forma que indica.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5121/req_141_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5121/req_141_2021.pdf</t>
   </si>
   <si>
     <t>Requer o aumento da Frota de Carros de Apoio Junto a Secretária de Saúde, na forma que indica</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5122/req_142_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5122/req_142_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas Cel. Francisco Carlos, Cel. Freire, Guaribas, Marcos Antônio, Rebouças, Santo Antônio, São Francisco, Wilson Fernandes Chagas e Travessa Vila Nova, no bairro Guaribas, na forma que indica</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5123/req_143_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5123/req_143_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca das ruas Geraldo Rolim (entre as Ruas Acilon Gonçalves Pinto e Dr. Raimundo Guimarães), Marcela Marina Nascimento, e Travessa Djanira Pinheiro Ellery, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5124/req_144_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5124/req_144_2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da pavimentação em pedra tosca da Rua Dr. Raimundo Guimarães, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5125/req_145_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5125/req_145_2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da pavimentação em pedra tosca da Rua José Bento, entre os números 2024 e 4025, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5126/req_146_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5126/req_146_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas Luthgards Lima Verde e Professor Tobias, no bairro Amador, na forma que indica</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5127/req_147_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5127/req_147_2021.pdf</t>
   </si>
   <si>
     <t>Requer a urgente limpeza da rua Ricardo Batista da Silva, no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>Silvia Aragão, Elenilson de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5128/req_148_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5128/req_148_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Ricardo Batista da Silva, no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5129/req_149_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5129/req_149_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua das Pitangas e Rua Francisco Holanda de Góis, no bairro Encantada, na forma que indica</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5130/req_150_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5130/req_150_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Santo Amaro, Rua Santa Maria, Rua das Pitangas e Rua Luiz Nunes de Melo, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5131/req_151_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5131/req_151_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Joca de Matos, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5132/req_152_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5132/req_152_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Tucunaré, Rua Traíra, Rua Acará, Rua Xaréu, Rua Bagre e Rua do Pargo, no bairro Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>Henrique, Elenilson de Abreu</t>
-[...2 lines deleted...]
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5133/req_153_2021.pdf</t>
+    <t>Henrique do Timbú, Elenilson de Abreu</t>
+  </si>
+  <si>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5133/req_153_2021.pdf</t>
   </si>
   <si>
     <t>Requer a urgente construção de um Posto de Saúde no Conjunto Vila Nova, bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5134/req_154_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5134/req_154_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Areninha Esportiva no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5135/req_155_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5135/req_155_2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do Posto de Saúde do bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5136/req_156_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5136/req_156_2021.pdf</t>
   </si>
   <si>
     <t>Requer a troca das manilhas de concreto na Rua dos Pássaros, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5137/req_157_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5137/req_157_2021.pdf</t>
   </si>
   <si>
     <t>Requer a urgente feitura de projeto e instalação de energia elétrica na Rua Rosália Maia, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5138/req_158_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5138/req_158_2021.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção das lâmpadas queimadas dos bairros Timbú e Olho D’água, na forma que indica</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5139/req_159_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5139/req_159_2021.pdf</t>
   </si>
   <si>
     <t>Requer a substituição das lâmpadas comuns (halógenas e de hidrogênio) por lâmpadas de LED, dos bairros Timbú e Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5140/req_160_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5140/req_160_2021.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico da Rua Santa Cecília, iniciando na Avenida Eusébio de Queiroz até o encontro com a Avenida Xára Barroso, no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5141/req_161_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5141/req_161_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Vicente Leitão, no Conjunto Parnamirim, bem como da Rua São Cristóvão, Demerval Carneiro e Avenida 1º de Maio, todas no bairro Centro,  na forma que indica.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5142/req_162_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5142/req_162_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua das Samambaias, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5143/req_163_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5143/req_163_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Santa Maria e Travessa São José, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5144/req_164_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5144/req_164_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua São Francisco, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5145/req_165_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5145/req_165_2021.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal e Autarquia Municipal de Trânsito, estudo de circulação e direção da Rua Santa Adélia para torná-la mão-única, na forma que indica</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5146/req_166_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5146/req_166_2021.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação do campo de futebol, no bairro Autódromo, na forma que indica</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5147/req_167_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5147/req_167_2021.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza da Lagoa do Polo, assim como ações preventivas e corretivas em seu entorno, no bairro Centro, na forma que indica</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5156/req_168_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5156/req_168_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua João Barrinha, no bairro Timbú, na forma que indica</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5157/req_169_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5157/req_169_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua Joaquim de Sá, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5158/req_170_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5158/req_170_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua Leonisa Alves, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5166/req_171.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5166/req_171.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma Academia de Saúde Popular (da terceira idade) junto à praça da Escola Eduardo Alves Ramos, na forma que indica.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5167/req_172.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5167/req_172.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (Calçamento) na Rua Olívio Barros no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Wanda, Fares Filho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5168/req_173.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5168/req_173.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (Calçamento) nas Ruas Guabiraba, Do Amigo, Da Esperança e Simone Vasconcelos (Condomínio Residencial Pacoti) no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5169/req_174.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5169/req_174.pdf</t>
   </si>
   <si>
     <t>Requer que seja construída a Areninha do Bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5170/req_175_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5170/req_175_2021.pdf</t>
   </si>
   <si>
     <t>Requer a realização de mutirão de limpeza e retirada de entulhos das ruas da Mangabeira, na forma que indica.x</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5171/req_176_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5171/req_176_2021.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação do calçamento da Rua Manoel Felipe, no bairro Olho D’Agua, na forma que indica.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5172/req_177_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5172/req_177_2021.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da Rua Brigadeiro Holanda no bairro Mangabeira, na forma que indica</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5173/req_178_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5173/req_178_2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de luminárias na Rua Honório Abreu, no bairro Timbú, na forma que indica</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5174/req_179_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5174/req_179_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua São Jorge, Rua São Marcos, Rua São Bartolomeu e Rua São Silas, no bairro Cararu, na forma que indica</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5175/req_180_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5175/req_180_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Travessa São José, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5176/req_181_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5176/req_181_2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação das redes de esgoto da Rua Jacinta Pereira da Silva (entre a Rua Marcos Antônio e Santa Cecília) e Travessa Jacinta Pereira da Silva, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5177/req_182_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5177/req_182_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra tosca (calçamento) das vias abaixo listadas, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5178/req_183_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5178/req_183_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra tosca da rua Fatima Holanda, no bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5179/req_184_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5179/req_184_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das Ruas do bairro Urucunema, rua Primavera, rua Bela Vista, rua Sol Nascente, rua das Rosas, rua Eduardo Batista, na fomra que indica</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5180/req_185_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5180/req_185_2021.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento em pavimentação asfáltica das ruas do bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5181/req_186_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5181/req_186_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfática da Av. dos Pardais, no bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5183/req_187_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5183/req_187_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfaltica das vias abaixo listadas, no bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5182/req_188_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5182/req_188_2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e a construção de área de lazer da escola São Raimundo no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5184/req_189_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5184/req_189_2021.pdf</t>
   </si>
   <si>
     <t>Requer manutenção dos aparelhos da academia ao ar livre, praça do bairro Quadras Coaçu e praça do Posto de Saúde, na forma que indica</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5185/req_190_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5185/req_190_2021.pdf</t>
   </si>
   <si>
     <t>Requer a poda de árvores da praça do bairro Quadras Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5186/req_191_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5186/req_191_2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de lixeiras fixas nas ruas dos bairros Coaçu e Encantada, na forma que indica</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5187/req_192_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5187/req_192_2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da rede de água (Cagece), da rua da Seresta até a Avenida Estrada do Fio, no bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Cira, Dyexon Abreu, Elenilson de Abreu, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5188/req_193_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5188/req_193_2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação dos beneficiários e a agilidade dessas inscrições quanto aos programas sociais municipais, Aluguel Social e de Cestas Básicas, enquanto perdurar a pandemia do Novo Coronavírus, no município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5191/req_194_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5191/req_194_2021.pdf</t>
   </si>
   <si>
     <t>Requer a realização de mutirão de varrição, capina, limpeza e pintura de meio-fio das vias públicas dos bairros Timbú e Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5192/req_195_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5192/req_195_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Curta (conhecida Rua do Pneu), Rua Manuel Cavalcanti Paschoal, Rua Tilde Gurgel e Rua Clóvis Façanha de Abreu, no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5193/req_196_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5193/req_196_2021.pdf</t>
   </si>
   <si>
     <t>Requer a conclusão da pavimentação em pedra tosca (calçamento) e a implantação da pavimentação asfáltica da Rua Estados Unidos, nos bairros Timbú e Pires Façanha, na forma que indica.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5194/req_197_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5194/req_197_2021.pdf</t>
   </si>
   <si>
     <t>Requer a urgente redistribuição (retorno) de cestas básicas às famílias carentes dos alunos cadastrados na Rede Municipal de Educação como medida de enfrentamento aos efeitos da pandemia do Novo Coronavírus, na forma que indica</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5195/req_198_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5195/req_198_2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma academia de saúde popular ao lado da Unidade Básica de Saúde Guaribas, no bairro Guaribas, na forma que indica</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5196/req_199_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5196/req_199_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas Três de Maio, São Cristóvão, Primeiro de Maio e são Mateus, no bairro Centro, na forma que indica</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5197/req_200_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5197/req_200_2021.pdf</t>
   </si>
   <si>
     <t>Requer o Recapeamento e Manutenção Asfaltica em todas as Ruas do Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5198/req_201_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5198/req_201_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (Calçamento) nas Ruas São Marcos, Traira , São João, Santa Marta, São Jorge, São Timoteo, São Francisco Domingues e Santo Amaro no Bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5199/req_202_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5199/req_202_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (Calçamento) nas Ruas Ivo Mendes, Fatima Holanda e Santa Maria no Bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5200/req_203_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5200/req_203_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Manutenção e Base Asfaltica das Ruas do Conjunto Maringa no Bairro Maringa, na forma que indica</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5205/req_204_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5205/req_204_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua São Lucas, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5206/req_205_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5206/req_205_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Brigadeiro Holanda, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5207/req_206_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5207/req_206_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) das ruas Menino Jesus e Vinicius Gageiro Marques, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5208/req_207_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5208/req_207_2021.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação em pedra tosca (calçamento) da Rua Luís Elói, no bairro Encantada, na forma que indica</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5209/req_208_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5209/req_208_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) das ruas Afonso Rodrigues da Costa, Venâncio Pinto de Mesquita, SDO 11 e Sargento Moacir Pereira da Silva, no Loteamento River Park do bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5210/req_209_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5210/req_209_2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de placas de identificação das ruas do bairro Urucunema, na forma que indica</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5211/req_210_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5211/req_210_2021.pdf</t>
   </si>
   <si>
     <t>Requer a completa sinalização (vertical e horizontal), bem a instalação de redutores de velocidade por toda extensão da Avenida Cel. Cícero Sá, nos bairros Centro, Parque Havaí, Urucunema e Vereda Tropical, na forma que indica.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5216/req_211-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5216/req_211-2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma academia popular, no bairro Novo Portugal, na forma que indica.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5217/req_212-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5217/req_212-2021.pdf</t>
   </si>
   <si>
     <t>Requer ações preventivas e corretivas na Rua Antônio Martins Freire, no bairro Coité, na forma que indica.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5218/req_213-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5218/req_213-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Caramuru, no Centro de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5219/req_214-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5219/req_214-2021.pdf</t>
   </si>
   <si>
     <t>Requer ações preventivas e corretivas na Rua Maranhão, no bairro Parque Havai, na forma que indica.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5220/req_215-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5220/req_215-2021.pdf</t>
   </si>
   <si>
     <t>Requer ações preventivos e corretivas na praça em frente à Creche Mundo Encantado da Criança, no bairro Novo Portugal, na forma que indica.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5221/req_216-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5221/req_216-2021.pdf</t>
   </si>
   <si>
     <t>Requer a substituição de fiação da rede de energia elétrica publica, no bairro River Park, na forma que indica.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5222/req_217-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5222/req_217-2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação e substituição das lâmpadas de iluminação pública, do bairro River Park, na forma que indica.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5223/req_218-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5223/req_218-2021.pdf</t>
   </si>
   <si>
     <t>Requer a desobstrução das bocas de lobo, do bairro River Park, na forma que indica.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5224/req_219-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5224/req_219-2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma parada de ônibus na Rua dos Compadres, do bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5225/req_220-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5225/req_220-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Fátima de Holanda, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Wanda, França</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5226/req_221-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5226/req_221-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de Tablets e chips Para os Alunos do Ensino fundamental da rede pública Municipal de Educação, na forma que indica.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5227/req_222-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5227/req_222-2021.pdf</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5232/req_223-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5232/req_223-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua Coronel Jucá, na forma que indica</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5231/req_224-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5231/req_224-2021.pdf</t>
   </si>
   <si>
     <t>Requer a continuação em pavimentação asfáltica da rua Jorge Miguel até a AV. José Moraes de Almeida no bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5230/req_225-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5230/req_225-2021.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento em pavimentação asfáltica da Av. Estrada do Fio, iniciando á CE-010 a ponte do Rio Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5229/req_226-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5229/req_226-2021.pdf</t>
   </si>
   <si>
     <t>Requer o recolhimento de podas de arvores, entulhos de capina, resto de obra das ruas dos bairros, Coaçu, Quadras e Encantadas.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5228/req_227-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5228/req_227-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (Calçamento) nas Ruas Antônio Façanha de Abreu e Idalina Ribeiro no Bairro Timbu, na forma que indica.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5233/req_228.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5233/req_228.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização e limpeza do campo de futebol do Conjunto Maringá, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5237/req_229_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5237/req_229_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Limpeza  e Revitalização da Lagoa ,na forma que indica.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5238/req_230_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5238/req_230_2021.pdf</t>
   </si>
   <si>
     <t>Requer a Costrução de uma Creche no Bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5239/req_231_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5239/req_231_2021_da.pdf</t>
   </si>
   <si>
     <t>Ações preventivas e corretivas nas calhas do hospital Municipal Amadeu Sá, de forma a evitar vazamentos e goteiras antigas, na forma que indica.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5240/req_232_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5240/req_232_2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e ampliação do posto de saúde, no bairro Santa Clara, na forma que indica.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5241/req_233_2021_1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5241/req_233_2021_1.pdf</t>
   </si>
   <si>
     <t>Requer a implantação e substituição das lâmpadas de iluminação pública, do bairro Autódromo, na forma que indica.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5242/req_234_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5242/req_234_2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de saneamento básico na Rua Projetada, do bairro Autódromo, na forma que indica.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5243/req_235_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5243/req_235_2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de sinalização vertical e horizontal, do bairro Autódromo, na forma que indica.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5244/req_236_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5244/req_236_2021.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza das ruas, do bairro Autódromo, na forma que indica.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5245/req_237_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5245/req_237_2021.pdf</t>
   </si>
   <si>
     <t>Requer a poda de árvores, do bairro Autódromo, na forma que indica.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5246/req_238_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5246/req_238_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a retirada de entulho, da Rua Mossoró, no bairro Santa Clara, na forma que indica.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5247/req_239_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5247/req_239_2021.pdf</t>
   </si>
   <si>
     <t>Requer a retirada de entulho, da rua conhecida como Rua Manuel Jucá localizada detrás do cemitério, no bairro Santa Clara, na forma que indica.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5248/req_240_2021_1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5248/req_240_2021_1.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação em Pedra Tosca, Drenagem e pavimentação asfáltica das Ruas: Rua Luís Augustinho e Rua Vitoria Silva, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5249/req_241_2021_1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5249/req_241_2021_1.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça do bairro Quadras/Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5250/req_242_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5250/req_242_2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça do posto de saúde do Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5251/req_243_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5251/req_243_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação em Pedra Tosca da rua Mateus Costa, seguido de pavimentação asfáltica no bairro Encantada, na forma que indica</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5252/req_244_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5252/req_244_2021.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza do campo de futebol do Coaçu troca de acessórios como traves e redes, o local esta em total abandono, na forma que indica</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5253/req_245_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5253/req_245_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das rua das Samambaias no bairro Encantada, na forma que indica</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Everardo o Véi, Tarcizinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5254/req_246_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5254/req_246_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a construção da areninha bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5255/req_247_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5255/req_247_2021.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação com luminárias e lâmpadas da rua Seresta e rua Olaria bairro Encantada, na forma que indica</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5259/req_248_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5259/req_248_2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Escola São Miguel no Bairro Quadras/Coaçu na forma que indica.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5260/req_249_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5260/req_249_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas Christiano Maldonado, Prof. Tobias, Manoel Gomes e Luthgards Lima Verde, no bairro Amador, na forma que indica.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5261/req_250_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5261/req_250_2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja estendido o atendimento nos postos de saúde até às 19hs na forma que indica.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5262/req_251_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5262/req_251_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e a implantação de uma academia de saúde popular na Praça do Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5263/req_252_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5263/req_252_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) das ruas Waldemiro de Abreu, das Galhas e Lauro Sampaio, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5266/req_253_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5266/req_253_2021.pdf</t>
   </si>
   <si>
     <t>Requer a restauração da pavimentação em pedra tosca (calçamento) da Rua Guarani, no bairro Santo Antônio, na forma que indica.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5274/req_254_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5274/req_254_2021.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca (calçamento) seguido de pavimentação asfáltica da Rua Santo Amaro no Bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5275/req_255_2021_ne.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5275/req_255_2021_ne.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição e distribuição de tablets ou notebooks aos Agentes Comunitários de Saúde (ACS) e de Endemias (ACE), na forma que indica.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5276/req_256_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5276/req_256_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer a Conclusão da Pavimentação em Pedra Tosca (Calçamento) na Rua Neusa de Freitas Sá no Bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5277/req_257_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5277/req_257_2021_wa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de Notebooks e chips Para os Professores de toda rede de ensino pública Municipal de Educação, na forma que indica.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5278/req_258_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5278/req_258_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer Limpeza da Rua Cel Ednardo Weyne que equivale do Bairro Timbu até a Mangabeira na forma que indica.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5279/req_259.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5279/req_259.pdf</t>
   </si>
   <si>
     <t>Requer o aumento do limite de velocidade, de 40km/h para 60km/h, do fotossensor localizado na Avenida Francisco Ferreira da Silva, nas imediações do Ginásio Coberto Francimar Rocha da Silva, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5280/req_260_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5280/req_260_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de 2 (duas) faixas elevadas ou lombofaixas, uma em cada lado da via, nas imediações da Praça Pública do bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5281/req_261_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5281/req_261_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico no entroncamento das ruas Sorocaba e Rua Precabura, no bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5282/req_262_2021_ci.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5282/req_262_2021_ci.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Maria Targino, no bairro Santo Antônio, na forma que indica.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5283/req_263_2021_ci.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5283/req_263_2021_ci.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Cheiro Verde, no Conj. Maringá, do bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5284/req_264_2021_ci.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5284/req_264_2021_ci.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da quadra coberta da Escola Evandro Ayres de Moura, no bairro Santo Antônio, na forma que indica.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5285/req_265_2021_as.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5285/req_265_2021_as.pdf</t>
   </si>
   <si>
     <t>Requer a disponibilização e sinalização da vaga para carga e descarga no Mercado Municipal de Eusébio, no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5286/req_266_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5286/req_266_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer Requer a instalação de ciclofaixas no perímetro interno da Rua José Moraes de Almeida, no Bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5287/req_267_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5287/req_267_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de placas com o avisa da proibição da prática de jogar lixo na rua, informando a lei correspondente a tal, em locais estratégicos do Município, na forma que indica.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5288/req_268_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5288/req_268_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua César Sá, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5289/req_269_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5289/req_269_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer a reforma, manutenção (operação tapa buracos) e limpeza da Rua Francisco Oliveira Almeida, no bairro Coaçu na forma que indica.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5290/req_270_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5290/req_270_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação asfáltica da Rua Raimundo Guimarães e um melhor acesso ao shopping e hospital, na forma que indica.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5291/req_271_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5291/req_271_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Luís Gouvêia, na forma que indica.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5292/req_272_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5292/req_272_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas São Francisco, Pompilho Soares e Jerusalém, na forma que indica.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5293/req_273.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5293/req_273.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Antônio Martins Freire, na forma que indica.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5294/req_274.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5294/req_274.pdf</t>
   </si>
   <si>
     <t>Requer a readequação da Iluminação pública da Rua Guimarães Passos, no bairro Autódromo, na forma que indica.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5295/req_275.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5295/req_275.pdf</t>
   </si>
   <si>
     <t>Requer a readequação da Iluminação pública da Rua Victor Meireles, no bairro Autódromo, na forma que indica.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5296/req_276.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5296/req_276.pdf</t>
   </si>
   <si>
     <t>Requer a readequação da Iluminação pública da Rua Ayrton Senna, no bairro Autódromo, na forma que indica.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5297/req_277.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5297/req_277.pdf</t>
   </si>
   <si>
     <t>Requer a readequação da Iluminação pública da Rua Raimundo Pio Campína, no bairro Tamatanduba, na forma que indica.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5298/req_278.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5298/req_278.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Arthur Chagas Filho no Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5299/req_279.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5299/req_279.pdf</t>
   </si>
   <si>
     <t>Requer os serviços de capinagem, limpeza, pintura do meio fio e retirada de entulhos das ruas Paula Lopes, Augusto Batista de Oliveira e José Juvenil no Bairro Parque Havaí em caráter de urgência, na forma que indica.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5300/req_280.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5300/req_280.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação asfáltica da Rua Paula Lopes, no Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5301/req_281.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5301/req_281.pdf</t>
   </si>
   <si>
     <t>Requer a revisão e ampliação do saneamento no Parque Havaí na forma que indica.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5302/req_282.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5302/req_282.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação e reforma do gramado do Estádio Municipal de Eusébio na forma que indica.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Tarcizinho, Wanda</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5303/req_283.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5303/req_283.pdf</t>
   </si>
   <si>
     <t>Requer a completa iluminação do campo do Delta, no bairro Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Tarcizinho, Dyexon Abreu, Wanda</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5304/req_284.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5304/req_284.pdf</t>
   </si>
   <si>
     <t>Requer a completa limpeza dos campos da Precabura e do Bandeirantes, na forma que indica.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5305/req_285.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5305/req_285.pdf</t>
   </si>
   <si>
     <t>Requer explicações e esclarecimentos do Executivo Municipal e Secretaria Municipal de Esportes e Juventude acerca do andamento das obras de construção, requalificação e melhorias dos equipamentos esportivos do município, na forma que indica.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Roberto Rocha, Wanda</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5321/req_286.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5321/req_286.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico da Avenida Francisco Ferreira da Silva, iniciando no cruzamento da Estrada do Fio, no bairro Timbú, até o Mercantil L Center, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5322/req_287.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5322/req_287.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de 36 luminárias nos postes da Avenida Francisco Ferreira da Silva, atrás do muro do Alphaville Fortaleza, no bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5323/req_288.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5323/req_288.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Antônia Dantas de Queiroz, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5324/req_289.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5324/req_289.pdf</t>
   </si>
   <si>
     <t>Requer a troca das manilhas de concreto na Rua São Lucas, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5325/req_290.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5325/req_290.pdf</t>
   </si>
   <si>
     <t>Requer a desapropriação do terreno conhecido por “Vila do Adelmo”, no bairro Santo Antônio, para a construção de casas populares ou equipamentos e prédios públicos em geral, na forma que indica.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5326/req_291.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5326/req_291.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico da Rua Domingos Sávio, Rua Nova Itália e Rua Francisca Martins, no bairro Santo Antônio, na forma que indica.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5327/req_292.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5327/req_292.pdf</t>
   </si>
   <si>
     <t>Requer com urgência uma operação tapa buracos em toda a extensão da Estrada Fio, entre os bairros Coaçu e Novo Portugal, na forma que indica</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5328/req_293.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5328/req_293.pdf</t>
   </si>
   <si>
     <t>Requer a disponibilização de um profissional para a prestação de orientações sobre saúde bucal para pacientes internados no Hospital Municipal Dr. Amadeu Sá, na forma que indica</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5331/req_294_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5331/req_294_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo de Eusébio faça um estudo de viabilidade para elaboração de um projeto que visa, sob a forma de auxilio para a classe artística do município do Eusébio</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5332/req_295_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5332/req_295_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo de Eusébio faça um estudo de viabilidade para inclusão das mulheres vitimas de violência domestica e familiar no programa de aluguel familiar</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5333/req_296_2021_ne.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5333/req_296_2021_ne.pdf</t>
   </si>
   <si>
     <t>Requer a completa manutenção do Ginásio Maria Michele, localizado ao lado da EEF Raul II, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5334/req_297_2021_ci.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5334/req_297_2021_ci.pdf</t>
   </si>
   <si>
     <t>Requer a urgente manutenção das vias de entrada do bairro Santo Antônio, sobretudo no encontro com a BR 116, sendo elas a Rua Boa Esperança, Rua Francisca Martins, Rua Domingos Sávio e Estrada Guarani, na forma que indica.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5335/req_298_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5335/req_298_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Manoel Jorge de Castro, Rua Coronel Freire e Travessa Ana Loureiro, na forma que indica.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5336/req_299_2021_ni.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5336/req_299_2021_ni.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico em toda a malha viária do município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5337/req_300_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5337/req_300_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza interna da areninha assim  como em seu entorno, no bairro  Tamatanduba, conforme foto em anexo, na  forma que indica.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5338/req_301_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5338/req_301_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a possibilidade de  envio de unidade móvel de mamografia, para  o município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5339/req_302_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5339/req_302_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer ações preventivas e corretivas no  telhado do posto de saúde, no bairro  Lagoinha, na forma que indica.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5340/req_303_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5340/req_303_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer ações preventivas e corretivas da Rua Sorocaba, no bairro Precabura, conforme  anexo, na forma que indica</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5341/req_304_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5341/req_304_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer ações preventivas e corretivas da Rua  Precabura, no bairro Precabura, conforme  anexo, na forma que indica</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5342/req_305_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5342/req_305_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer ações preventivas e corretivas da Rua  São Marcos, no bairro Precabura, conforme  foto em anexo, na forma que indica.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5343/req_306_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5343/req_306_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza da Av. São João, no bairro  Precabura, conforme foto em anexo, na  forma que indica.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5344/req_307_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5344/req_307_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca da Rua São Marcos, no bairro  Precabura, conforme foto em anexo, na  forma que indica</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5351/req_308_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5351/req_308_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a reforma  e  ampliação  do  Mercado Central de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5350/req_309_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5350/req_309_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da rua Rua José Nunes de Melo, no Conj. Maringá do bairro Encantada, na forma que indica</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5355/req_310_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5355/req_310_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Av. Zénóbio Leandro Evangelista, no Parque Havaí na forma que indica.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5356/req_311_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5356/req_311_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Irmã Ambrosina no trecho do CRAS SEDE na forma que indica.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5357/req_312_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5357/req_312_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a confecção e o uso contínuo de crachás de identificação por todos os funcionários do Poder Legislativo, bem como a adesivação do(s) carro(s) oficial(is), na forma que indica.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5358/req_313_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5358/req_313_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer a disponibilização de um profissional de educação física para o CAPS Geral de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5359/req_314_2021_wa_1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5359/req_314_2021_wa_1.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento), bem como a limpeza da Rua Isabel Honorato, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5360/req_315_2021_el.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5360/req_315_2021_el.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua dos Juritis, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5361/req_316_2021_el.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5361/req_316_2021_el.pdf</t>
   </si>
   <si>
     <t>Requer providências a fim de viabilizar a malha asfáltica da Rua dos Colibris, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5362/req_317_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5362/req_317_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a complementação da pavimentação asfáltica da Avenida Francisco Ferreira da Silva (Chico Neco), antiga Ednardo Weyne, na extensão que fica atrás do Alphaville Fortaleza, no bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5363/req_318_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5363/req_318_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua José Ribeiro dos Santos, via que liga a Avenida Francisco Ferreira da Silva (Chico Neco) e ao Rodovia CE 025, ao lado do Alphaville Fortaleza, no bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5364/req_319_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5364/req_319_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a completa revitalização do Ginásio Poliesportivo do Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>Henrique, Cira, Dyexon Abreu, Ednardo Masseno, Elenilson de Abreu, Everardo o Véi, Fares Filho, França, Neila de Castro Sá, Nildinho, Paulo César, Roberto Rocha, Silvia Aragão, Tarcizinho, Wanda</t>
-[...2 lines deleted...]
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5365/req_320_2021_ht.pdf</t>
+    <t>Henrique do Timbú, Cira, Dyexon Abreu, Ednardo Masseno, Elenilson de Abreu, Everardo o Véi, Fares Filho, França, Neila de Castro Sá, Nildinho, Paulo César, Roberto Rocha, Silvia Aragão, Tarcizinho, Wanda</t>
+  </si>
+  <si>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5365/req_320_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer o envio de uma moção de apoio ao Projeto Federal que altera o piso e carga horaria dos profissionais de enfermagem, técnicos em enfermagem, auxiliar de enfermagem e das parteiras, na forma que indica.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5366/req_321_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5366/req_321_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza da área onde foi instalada uma parada de ônibus do TRUE na Estrada do Fio, próx. ao Sr. Fernando, no Bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5367/req_322_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5367/req_322_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (Calçamento) na Rua Luiz Nunes de Melo no Bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5368/req_323_2021_el.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5368/req_323_2021_el.pdf</t>
   </si>
   <si>
     <t>Requer a poda das árvores localizadas no trajeto das rotas e linhas do TRUE (Transporte Regular Urbano de Eusébio), na forma que indica.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5369/req_324_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5369/req_324_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Manduca no Timbú na forma que indica.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Requer os serviços de capinagem, limpeza, pintura de meio fio e retirada de entulho das Ruas, Paula Lopes, Augusto Batista de Oliveira e José Juvenil no Parque Havaí em caráter de URGÊNCIA na forma que indica.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Francisco Mota e Rua Eugênio Ramos no Olho D´Agua na forma que indica.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5372/req_327_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5372/req_327_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimetação em pedra tosca (calçamento) nas Ruas Vinicíus Gageiro Marques, Claúdia Barroso e Fátima Holanda no Bairro Encantada, na forma que indica</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5373/req_328_2021_pc.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5373/req_328_2021_pc.pdf</t>
   </si>
   <si>
     <t>Requer com urgência a restauração asfáltica das ruas Raul Tavares e Eduardo Sá, no encontro destas com a Rodovia BR 116, km 19, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5374/req_329_2021_pc.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5374/req_329_2021_pc.pdf</t>
   </si>
   <si>
     <t>Requer com urgência a restauração da pavimentação em pedra tosca (calçamento) da Rua Gilmar Amora Pontes, no encontro desta com a Rodovia BR 116, km 19, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5375/req_330_2021_pc.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5375/req_330_2021_pc.pdf</t>
   </si>
   <si>
     <t>Requer com urgência o término da pavimentação em pedra tosca (calçamento) das ruas José Guimarães, Manoel Pretinho e Maria Cândida, km 21 da BR 116, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5376/req_331_2021_pc.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5376/req_331_2021_pc.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Oliveira Ramos, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5377/req_332_2021_pc.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5377/req_332_2021_pc.pdf</t>
   </si>
   <si>
     <t>Requer com urgência a reparação da pavimentação asfáltica das ruas Nogueira Melo e Lourival Sales, no encontro destas com a Rodovia BR 116, km 20, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5378/req_333_2021_pc_1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5378/req_333_2021_pc_1.pdf</t>
   </si>
   <si>
     <t>Requer com urgência o reparo nas bocas de lobo das ruas José Domingos Oliveira (Cidade de Deus) e Lírio dos Vales (km 20 da BR 116), no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5379/req_334_2021_pc.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5379/req_334_2021_pc.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção e o reparo das Estações de Tratamento da Cidade de Deus e do Km 21 da BR 116, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5380/req_335_2021_pc.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5380/req_335_2021_pc.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de 3 (três) postes com iluminação completa para a Rua dos Morais, no encontro com Rua Gilmar Amora Pontes, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5381/req_336_2021_pc.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5381/req_336_2021_pc.pdf</t>
   </si>
   <si>
     <t>Requer com urgência a troca das lâmpadas queimadas na Rua Gilmar Amora Pontes, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5382/req_337_2021_pc.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5382/req_337_2021_pc.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza do Campo do Botafogo, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>Requer a implantação de uma área de lazer, no bairro Coité, na forma que indica.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>Requer a implantação de um posto de saúde, no bairro Coité, na forma que indica.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5385/req_0340-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5385/req_0340-2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e ampliação da Secretaria de Esportes do Município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5396/req_341_2021_ne.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5396/req_341_2021_ne.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Posto de Saúde no Km 21 da BR 116, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5397/req_342_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5397/req_342_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (Calçamento) da Rua Marquês de Pombal no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5399/req_343_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5399/req_343_2021_rr.pdf</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5400/req_344_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5400/req_344_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação em pedra tosca(calçamento) da Rua São José, altura da vila São Francisco no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5406/req_345_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5406/req_345_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer a Operação Tapa Buracos na Av. Eduardo Sá no Centro de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5405/req_346_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5405/req_346_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer a Reforma da Casa dos Idosos no Parque Havai, na forma que indica.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5408/req_347_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5408/req_347_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer a Reforma das Ruas 09,10,11 e 12 no River Park, na forma que indica</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5419/req_348_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5419/req_348_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma academia de saúde popular, no bairro novo Portugal, na forma que indica e da outras providencias..</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5420/req_349_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5420/req_349_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua Marcelino Maia da Silva, no Conj. Maringá no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5421/req_350_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5421/req_350_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica da rua Eugenio Ramos, no bairro Olho D´Agua na forma que indica</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5422/req_351_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5422/req_351_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza de córrego no bairro Guaribas, na forma que indica</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5423/req_352_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5423/req_352_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza de duas bocas de lobo nas ruas Djanira Pinheiro Ellery e Jacinta Pereira da Silva  com rua SDO, no bairro Guaribas, conforme Mapa de localização em anexo. na forma que indica</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5424/req_353_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5424/req_353_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da pavimentação em pedra tosca das ruas Oswald de Andrade, Emilio Sá e Maria Luiza Catunda Melo, no bairro Urucunema, na forma que indica.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5425/req_354_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5425/req_354_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de faixas elevadas em frente a todas as Escolas do município na forma que indica.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5433/req_355_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5433/req_355_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma área de lazer no Conjunto Maringá, no Bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5426/req_356_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5426/req_356_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer as substituições das lâmpadas Comum ( halógenas e de Hidrogenio) por lâmpadas de LED. nas ruas Oswald de Andrade, Emilio Sá e Maria Luiza Catunda Melo, no bairro Urucunema na forma que indica.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5431/req_357_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5431/req_357_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma unidade do CRAS  Coaçu, atendendo as localidades Coaçu, Quadras e Encantadas, no bairro Coaçu na forma que indica</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5430/req_358_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5430/req_358_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Novo Muro da frente do campo do coaçu, assentos e WC´S masculinos e femininos para visitantes, no bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5432/req_359_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5432/req_359_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (Calçamento) da rua das Pitombeiras , no bairro Encantada/Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5409/req_360_2021_pc.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5409/req_360_2021_pc.pdf</t>
   </si>
   <si>
     <t>Requer a conclusão da pavimentação em pedra tosca (calçamento) da Rua Antônio Galdino, em sua extensão até a Comunidade do Arisco, com o entroncamento com a Rua Santa Helena, no km 21 da BR 116, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5410/req_361_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5410/req_361_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da Academia de Saúde Moésio Lopes da Silva em caráter de URGÊNCIA, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5411/req_362_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5411/req_362_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de grade de proteção no entorno da fonte da Praça Francisco Ivens de Sá Dias Branco (Polo de Lazer) e no entorno da lagoa próximo ao NAEC, na forma que indica.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5412/req_363_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5412/req_363_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a Instalação de um banheiro público nas proximidades da Praça 23 de junho, no município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5413/req_364_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5413/req_364_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a URGENTE ação do carro fumacê em todos os bairros do município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5414/req_365_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5414/req_365_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um monumento um em homenagem às vítimas de covid-19, no município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5415/req_366_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5415/req_366_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a troca da lâmpada de iluminação pública na Praça da Bíblia, no município de Eusébio, conforme foto em anexo, na forma que indica.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5416/req_367_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5416/req_367_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de telefone fixo em todas as repartições públicas, no município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5417/req_368_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5417/req_368_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer que seja estendido o atendimento nos postos de saúde aos sábados na forma que indica.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5418/req_369_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5418/req_369_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer estudo para a transformação do ABC do Parque Havaí em um Centro de Cultura, Arte, Ciência e Esporte na forma que indica.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5434/req_370_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5434/req_370_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e padronização de todos os chafarizes de Eusébio, conforme foto de referência em anexo, na forma que indica.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5438/req_371_2021_ne.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5438/req_371_2021_ne.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calcamento) e o asfaltamento na Rua Miguel Ximenes Melo, no bairro da Lagoinha, na forma que indica.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5439/req_372_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5439/req_372_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua Zé Carrana, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5440/req_373_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5440/req_373_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Maria Alice Furtado da Costa, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5441/req_374_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5441/req_374_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Canto do OIti, nos bairros Timbú, Novo Portugal e Pires Façanha, na forma que indica.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5442/req_375_2021_el.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5442/req_375_2021_el.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com Academia da Terceira Idade no Conj. Vila Nova, próximo ao Campo do Barcelona, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5443/req_376_2021_el.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5443/req_376_2021_el.pdf</t>
   </si>
   <si>
     <t>Requer a completa manutenção preventiva em toda a Escola João de Freitas Ramos, bem como a construção de novas salas de aula, no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5444/req_377_2021_el.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5444/req_377_2021_el.pdf</t>
   </si>
   <si>
     <t>Requer de forma urgente a conclusão da estrutura física do chafariz de n. 26 da Rua Olho D'água, no bairro Olho D'água, na forma que indica.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5445/req_378_2021_ta.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5445/req_378_2021_ta.pdf</t>
   </si>
   <si>
     <t>Requer a completa iluminação dos campos do Bandeirantes, do Parque Havaí e do Santa Clara, na forma que indica.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5446/req_379_2021_ta.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5446/req_379_2021_ta.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da iluminação do campo do Vila Nova, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5447/req_380_2021_ta.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5447/req_380_2021_ta.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um campo Society no bairro Novo Portugal, na forma que indica.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5448/req_381_2021_ta.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5448/req_381_2021_ta.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção, bem como a completa sinalização da Rua da Felicidade, no bairro Pires Façanha, na forma que indica.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5449/req_382_2021_ta_1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5449/req_382_2021_ta_1.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um mini-posto de saúde no bairro Pires Façanha, na forma que indica</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5450/req_383_2021_ta_1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5450/req_383_2021_ta_1.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um Centro de Imagens nas imediações dos bairros Santo Antônio e Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5451/req_384_2021_ta.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5451/req_384_2021_ta.pdf</t>
   </si>
   <si>
     <t>Requer o fomento e a criação de uma Feira Municipal de Floricultores de modo a fortalecer a agricultura local e estimular o empreendedorismo de pequenos produtores, na forma que indica.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5452/req_385_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5452/req_385_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de redutores de velocidade na Rua Sorocaba, próximo a parada de ônibus que foi instalada, no bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5453/req_386_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5453/req_386_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza e poda de árvores da Rua Antônia Dantas de Queiroz, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5454/req_387_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5454/req_387_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de manilhas de concretos na Rua São José, próximo ao Clube de Cabos e Soldados, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5455/req_388_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5455/req_388_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de manilhas de concreto ou a construção de uma ponte em concreto armado na Rua André Floriano Silva, antiga Rua 14, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5456/req_389_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5456/req_389_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a completa manutenção do Chafariz da escola do bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5457/req_390_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5457/req_390_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça no Loteamento Hípica Park, no bairro Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5458/req_391.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5458/req_391.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção asfáltica da Travessa Nova Assunção, entre a ruas Nova Itália e Nova Assunção, no bairro Santo Antônio, na forma que indica.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5459/req_392_2021_ci.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5459/req_392_2021_ci.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção do esgoto da Rua Nova Itália, entre o ginásio coberto e a CCI (Centro de Convivência do Idoso) do Santo Antônio, na forma que indica.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5460/req_393_2021_ci.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5460/req_393_2021_ci.pdf</t>
   </si>
   <si>
     <t>Requer o efetivo pagamento de vale-alimentação a todos os funcionários da Secretaria de Desenvolvimento Social (SDS), CRAS, CREAS e Pólos de Atendimento que ampliaram sua jornada de trabalho em decorrência da pandemia do Novo Coronavírus, na forma que indica.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5461/req_394_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5461/req_394_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer o envio de uma moção de apoio ao Projeto Federal 5405/2019, que acrescenta dispositivo à Lei nº 8.935, de 18 de novembro de 1994, que regulamenta o art. 236 da Constituição Federal, dispondo sobre serviços notariais e de registro, na forma que indica.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5462/req_395_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5462/req_395_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico das ruas Blumenau, Guaramirim, José Jorge Said e São Miguel, no bairro Lagoinha, na forma que indica.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5463/req_396_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5463/req_396_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas Padre Cícero, Tijuca, Abílio Martins, Santa Luzia, Santa Terezinha, Santa Tereza, Criciúma e Maçaranduba, no bairro Lagoinha, na forma que indica.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5464/req_397_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5464/req_397_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de atendimento eletrônico por meio de Unidade de Resposta Audível (URA), para direcionamento de chamadas telefônicas as repartições públicas desejadas, no município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5469/req_398_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5469/req_398_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer o envio de expediente ao Poder Executivo Municipal solicitando a implantação do processo de Cadastro de Biometria no Posto Detran Eusébio – localizado no Mercado Municipal – Bairro: Centro.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5470/req_399_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5470/req_399_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer a Limpeza nas Ruas Ramiro de Abreu, Odali Façanha e Rua dos Caetanos no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5472/req_400_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5472/req_400_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção e reforma do campo do Novo Portugal, na forma que indica</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5473/req_401_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5473/req_401_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra da rua Afonso Rodrigues da Costa, no Loteamento River Park  no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5474/req_402_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5474/req_402_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca da rua Venâncio Pinto de Mesquita, no loteamento River Park no bairro Mangabeira, na forma que indica</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5475/req_403_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5475/req_403_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca da rua 11. no loteamento River Park no bairro Mangabeira, na forma que indica</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5476/req_404_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5476/req_404_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca da rua Sargento Moacir Pereira da Silva, no loteamento River Park no bairro Mangabeira, na forma que indica</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5481/req_405_2021_ci.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5481/req_405_2021_ci.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do Centro de Convivência do Idoso (CCI) do bairro Santo Antônio, na forma que indica.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>Cira, Dyexon Abreu, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5482/req_406_2021_ci.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5482/req_406_2021_ci.pdf</t>
   </si>
   <si>
     <t>Requer a implantação do ensino de inglês a partir do 4º e 5º anos do Fundamental I da Rede Municipal de Ensino do município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5477/req_407_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5477/req_407_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma central de ar Condicionado na dependência de entrega de Medicamentos da farmácia Central  de Eusébio, na forma que indica</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5478/req_408_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5478/req_408_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma central de ar Condicionado na dependência das recepções das UBASFs (unidade básica de saúde familiar) de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5479/req_409_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5479/req_409_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico do percurso iniciado na ponte do Rio Coaçu na AV. Estrada do Fio até Rodovia Deputado Joaquim Noronha Mora no bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5480/req_410_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5480/req_410_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a drenagem da agua de esgoto das ruas: rua das Camélias, rua dos curiós, rua do cajueiro, rua das Verbeneas, rua das Graúnas as ruas estrão em total abandono,  um descaso total com os cidadãos que moram no local, no bairro Coaçu na forma que indica</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5483/req_411_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5483/req_411_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do Chafariz na Rua Luís Pio, no bairro Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5484/req_412_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5484/req_412_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Areninha Poliesportiva no Loteamento Hípica Park, no bairro Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Roberto Rocha, Everardo o Véi, Wanda</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5485/req_413_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5485/req_413_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a urgente limpeza por toda extensão da Estrada do Fio, compreendendo os bairros Coaçu, Encantada, Guaribas, Timbú, Olho D’água e Novo Portugal, no município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5486/req_414_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5486/req_414_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer o envio de expediente a Superintendência de Obras Públicas do Estado do Ceará (SOP), para a implantação de parada de ônibus na CE 025, conhecida como Avenida Litorânea, nas imediações do Condomínio Alphaville Fortaleza, no bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5489/req_415_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5489/req_415_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do Posto de Saúde (PSF) do bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5487/req_416_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5487/req_416_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de manilhas na Rua dos Compadres, na altura do numeral 675, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5488/req_417_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5488/req_417_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um parque infantil na praça pública localizada próximo a escola municipal do bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>Everardo o Véi, Dyexon Abreu</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5490/req_418_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5490/req_418_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação do Campo de Futebol  do  Coaçu, assentos, banheiros e trocas de traves com redes, no Bairro Coaçu, forma que indica.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5491/req_419_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5491/req_419_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação Asfáltica da Rua Empresário Luiz Carlos de Medeiros, conhecida como Rua da Azeitona, no Bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5492/req_420_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5492/req_420_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das vias: Travessa Baiana, Travessa Tropicália, Rua C, Rua Neusa de Freitas Sá, Rua Laura Monteiro da Silva, Rua Idalina Ribeiro de Souza, Rua Neusa de Freitas, Rua Versalles,  no Bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5493/req_421_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5493/req_421_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a reativação e construção de lavanderias comunitárias, no município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5494/req_422_2021_ne.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5494/req_422_2021_ne.pdf</t>
   </si>
   <si>
     <t>Requer a urgente reforma do Posto de Saúde (PSF) do bairro Tamatanduba, na forma que indica.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Silvia Aragão, Dyexon Abreu, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5509/req_423_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5509/req_423_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer a urgente manutenção e reforma do Posto de Saúde (PSF) do bairro Amador, na forma que indica</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>Henrique, Dyexon Abreu, Elenilson de Abreu, Wanda</t>
-[...2 lines deleted...]
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5510/req_424_2021_ht.pdf</t>
+    <t>Henrique do Timbú, Dyexon Abreu, Elenilson de Abreu, Wanda</t>
+  </si>
+  <si>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5510/req_424_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua Major Cunha, nos bairros Timbu e Mangabeira, na forma que indica</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>Henrique, Elenilson de Abreu, Neila de Castro Sá</t>
-[...2 lines deleted...]
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5511/req_425_2021_ht.pdf</t>
+    <t>Henrique do Timbú, Elenilson de Abreu, Neila de Castro Sá</t>
+  </si>
+  <si>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5511/req_425_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua Tildes Gurgel, nos bairros Timbu e Olho D'Água na forma que indica</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5512/req_426_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5512/req_426_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua Isabel Honorato, no bairro Timbú, na forma que indica</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5513/req_427_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5513/req_427_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua Raimundo Batista Teodoro, no bairro Olho D'Água, na forma que indica.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5515/req_428_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5515/req_428_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca da Rua Santa Maria até á Rua da Seresta, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5514/req_429_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5514/req_429_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a poda de árvores da Av. dos Pardais com Rua Comendador Ari Freitas, no Bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5516/req_430_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5516/req_430_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Mini-UBASF (Unidade básica de saúde da família), na Localidade Conjunto Maringá, no Bairro Encantada, forma que indica.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5517/req_431_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5517/req_431_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca da rua Fátima de Holanda, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5518/req_432_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5518/req_432_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação asfáltica na Rua Minas Gerais no Parque Havaí na forma que indica.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5519/req_433_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5519/req_433_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica do Conjunto das Caixas no Urucunema na forma que indica.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5520/req_434_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5520/req_434_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer um Mutirão de limpeza nas Ruas do Parque Havaí na forma que indica.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5521/req_435_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5521/req_435_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização da Praça do Parque Havaí na forma que indica.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5522/req_436_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5522/req_436_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer a reforma pavimentação em pedra tosca da Av. Arthur Chagas Filho, no Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5523/req_437_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5523/req_437_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer um Relatório de Impacto de Trânsito visando o escoamento e aberturas de Ruas na região do Centro de Eusébio.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5526/req_438_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5526/req_438_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Cícero Alves de Souza, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5559/req_439_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5559/req_439_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da das vias, a seguir: Rua do Paraíso, Rua Emanuel Dias Lima, Rua Jerusalém e Rua Francisco Forte Barbosa, no bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5532/req_440_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5532/req_440_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um parque infantil na Praça do Conjunto Maringá, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Roberto Rocha, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5533/req_441_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5533/req_441_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a reforma estrutural do Posto de Saúde do Conjunto Maringá, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5534/req_442_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5534/req_442_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da via Sem Denominação Oficial (S.D.O) conhecida por Rua Jonas Bastos, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>Silvia Aragão, Dyexon Abreu, França, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5538/req_443_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5538/req_443_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da iluminação, pavimentação e alambrado da areninha do Amador e calçadão da Lagoa das Guaribas, no bairro Amador, na forma que indica.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5539/req_444_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5539/req_444_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer a reativação da casa de costura de Eusébio e a realização de cursos voltados para costura, na forma que indica</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5540/req_445_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5540/req_445_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a implantação do saneamento básico, no bairro Olho D'Água na forma que indica.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5541/req_446_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5541/req_446_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca da rua João Corrêa, no bairro Timbú, na forma que indica</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5542/req_447_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5542/req_447_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua Isaura Brasil da Silva, no bairro Timbú, na forma que indica</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5543/req_448_2021_ht.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5543/req_448_2021_ht.pdf</t>
   </si>
   <si>
     <t>Requer a implantação do Saneamento Básico, no bairro Timbú, na forma que indica</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5544/req_449_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5544/req_449_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua das Antena e Rua da Paz, no bairro Vereda Tropical, na forma que indica.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5545/req_450_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5545/req_450_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua Cícero Baltazar, em extrema urgência, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5546/req_451_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5546/req_451_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua da Travessa Primavera, no bairro Urucunema, na forma que indica.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5547/req_452_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5547/req_452_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer de extrema urgência o recapeamento asfáltico e drenagem de água da chuva, da Rua das Papoulas, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>Everardo o Véi, França</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5548/req_453_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5548/req_453_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer O Recapeamento em pavimentação asfáltica da Av. Cel. Cícero Sá do percurso iniciando na Av. Eusébio de Queiroz até o antigo Cantinho do Céu, na forma que indica.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5549/req_454_2021_ev.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5549/req_454_2021_ev.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Praça do bairro Coaçu, troca de pisos quebrados, pintura e assentos, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5550/req_455_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5550/req_455_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza de todas as ruas do bairro Encantada.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5551/req_456_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5551/req_456_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Maria Zuleide Silva, no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5552/req_457_2021_rr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5552/req_457_2021_rr.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da via Sem Denominação Oficial (S.D.O) conhecida por Travessa Joaquim Nunes, no bairro Mangabeira.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5553/req_458_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5553/req_458_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de unidades de FUTMESA para a prática esportiva nas praças de Eusébio na forma que indica.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5554/req_459_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5554/req_459_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um anexo a escola Mirian Abreu no Parque Havaí na forma que indica.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5555/req_460_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5555/req_460_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer a reforma estrutural do Polo de Atendimento Eduardo Sá e Casa do Idoso no Parque Havaí na forma que indica.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5556/req_461_2021_fr.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5556/req_461_2021_fr.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza e restauração do canal do Parque Havaí na forma que indica.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5557/req_462_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5557/req_462_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Desembargador Wilson de Noroes Milfont, no bairro Lagoinha, na forma que indica.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5558/req_463_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5558/req_463_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Felicidade, no Centro de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5564/req_464_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5564/req_464_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer a Limpeza e construção de um ponto turístico (Pier) na lagoa da Precabura, no bairro Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5565/req_465_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5565/req_465_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer ações preventivas e corretivas do monumento localizado no centro da rotatória, no Centro de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5566/req_466_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5566/req_466_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a reposição de lâmpadas queimadas de todas as ruas, no bairro Novo Portugal, na forma que indica.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>Requer instalação de Rede para proteção do campo de futebol e do campo de areia do polo, na praça Ivens Dias Branco, no Centro de Eusébio, na forma que indica</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5576/req_0468-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5576/req_0468-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Travessa João Floriano, no bairro Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5577/req_0469-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5577/req_0469-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) nas Ruas Bagre, Tucunaré, Pargo e Xaréu, no bairro Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5578/req_0470-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5578/req_0470-2021.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção e reforma do chafariz localizado na Av. Luís Pio, no bairro Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5579/req_0471-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5579/req_0471-2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um Semáforo e Passagem de pedestres, no cruzamento da Estrada do fio, que liga os bairros Coaçu e Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5580/req_0472-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5580/req_0472-2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um Semáforo e Passagem de pedestres, nas saídas da Avenida Santa Cecília com   CE 040, na forma que indica.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5581/req_0473-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5581/req_0473-2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de luminárias nas seguintes Ruas; Rua Santa Maria, Rua da Orlária, Rua da Seresta, No Bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5582/req_0474-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5582/req_0474-2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de luminárias na Rua Valmir Fernandes de Melo, no Bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5583/req_0475-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5583/req_0475-2021.pdf</t>
   </si>
   <si>
     <t>Requer Limpeza, Podas de Árvores e Retiradas de entulhos nas ruas dos Bairros Encantada e Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5584/req_0476-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5584/req_0476-2021.pdf</t>
   </si>
   <si>
     <t>Requer a operação tapa buracos iniciando na CE-010 á ponte do Rio Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5585/req_0477-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5585/req_0477-2021.pdf</t>
   </si>
   <si>
     <t>Requer a operação tapa buracos nas Ruas do bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5586/req_0478-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5586/req_0478-2021.pdf</t>
   </si>
   <si>
     <t>Requer a operação tapa buracos nas Ruas do bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5587/req_0479-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5587/req_0479-2021.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação do Calçamento em Pedra Tosca da Rua da Olária e Rua Goiabeiras, no bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5588/req_0480-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5588/req_0480-2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de sinal semafórico e/ou lombada elevada na Avenida Cel. Cícero Sá com Rua Amazonas, no bairro Parque Havaí.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5589/req_0481-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5589/req_0481-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Casa de Repouso (abrigo) para idosos e com toda equipe responsável para atendimento, na forma que indica.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5590/req_0482-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5590/req_0482-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Centro de Educação Infantil – CEI no bairro Encantada, na forma que indica</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5591/req_0483-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5591/req_0483-2021.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico dos bairros Tamantaduba, Amador e Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5592/req_484-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5592/req_484-2021.pdf</t>
   </si>
   <si>
     <t>Requer ações preventivas e corretivas na estrutura do banheiro do Mercado Central de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5606/req_0485-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5606/req_0485-2021.pdf</t>
   </si>
   <si>
     <t>Requer o fornecimento de máscaras de forma gratuita para os alunos da rede pública de ensino.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5607/req_0486-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5607/req_0486-2021.pdf</t>
   </si>
   <si>
     <t>Requer um mutirão de limpeza no Parque Havaí e Urucunema na forma que indica.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5609/req_0492-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5609/req_0492-2021.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da malha asfáltica e a sinalização de todas as vias dos bairros Autódromo e Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5610/req_0493-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5610/req_0493-2021.pdf</t>
   </si>
   <si>
     <t>Requer a completa reativação do saneamento básico dos bairros Autódromo e Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5611/req_0494-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5611/req_0494-2021.pdf</t>
   </si>
   <si>
     <t>Requer a reativação de toda a sinalização, vertical e horizontal, do bairro Lagoinha, na forma que indica.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5612/req_0495-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5612/req_0495-2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do saneamento básico da Avenida Eusébio de Queiroz, na sede do município, na forma que indica.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5613/req_0496-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5613/req_0496-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Pólo de Lazer junto ao ginásio esportivo do bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5614/req_0497-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5614/req_0497-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica e a completa sinalização, vertical e horizontal, das ruas Pernambuco, Bahia e Minas Gerais, na forma que indica.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5615/req_0498-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5615/req_0498-2021.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da inauguração do Ginásio Poliesportivo do bairro Autódromo, na forma que indica.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5616/req_0499-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5616/req_0499-2021.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do início das obras do Posto de Saúde do bairro Santa Clara, na forma que indica.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5617/req_0500-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5617/req_0500-2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da rede de iluminação pública das ruas nove e des. no River Park, bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5618/req_0501-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5618/req_0501-2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da rede de iluminação Pública da Rua das Azeitonas e Rua Santo Antônio, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5619/req_502_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5619/req_502_2021.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da pavimentação em pedra tosca e o asfaltamento das ruas Vicente Leitão, Maria Rodrigues, Guanabara e Tupi, bem como das travessas Belo Horizonte e Capitania, vias do Conj. Parnamirim, no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5620/req_503_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5620/req_503_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Travessa Teixeirinha, via do Conj. Parnamirim, no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5621/req_504_2021_ne.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5621/req_504_2021_ne.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua José Bento (por trás do Condomínio Alphaville Eusébio), nos bairros Guaribas e Pires Façanha, na forma que indica.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5622/req_505_2021_ne.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5622/req_505_2021_ne.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza da Rua José Bento (por trás do Condomínio Alphaville Eusébio), nos bairros Guaribas e Pires Façanha, na forma que indica..</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5623/req_0506-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5623/req_0506-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca na Travessa Tropícalia no Bairro Timbo, na forma que indica.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5624/req_0507-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5624/req_0507-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em base Asfáltica na rua Francisco Mota no Bairro Olho d'agua, na forma que indica.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5625/req_0508-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5625/req_0508-2021.pdf</t>
   </si>
   <si>
     <t>Requer operação tapa buraco e Base Asfáltica na Avenida Francisco Ferreira da Silva (antio Edrardo Weyne) que equivale do Bairro Timbú ao Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5626/req_0509-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5626/req_0509-2021.pdf</t>
   </si>
   <si>
     <t>Requer a drenagem e pavimentação em pedra tosca das ruas que compõem o Conjunto da Sucam, na forma que indica."</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5627/req_0510-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5627/req_0510-2021.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização do espaço próximo ao sangradouro da Lagoa do Parnamirim, na Av. Eusébio de Queiroz, no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5628/req_0511-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5628/req_0511-2021.pdf</t>
   </si>
   <si>
     <t>Requer a drenagem e pavimentação em pedra tosca da Rua Prof. Daniello Dias e Rua Désio Vasconcelos, no bairro Coité, na forma que indica.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5629/req_0512-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5629/req_0512-2021.pdf</t>
   </si>
   <si>
     <t>Requer as providências necessárias para a revisão da iluminação em frente o antigo Forró no Sítio, no bairro Urucunema, na forma que indica.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>França, Fares Filho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5630/req_0513-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5630/req_0513-2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de grades de proteção em torno da fonte luminosa da Praça Ivens de Sá Dias Branco na forma que indica</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5631/req_514_2021_ne.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5631/req_514_2021_ne.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza das vias do Conj. Parnamirim, no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5632/req_0515-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5632/req_0515-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Areninha e de uma quadra poliesportiva no bairro Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5633/req_0516-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5633/req_0516-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Brigadeiro Holanda, no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5639/req_517_2021_pcj.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5639/req_517_2021_pcj.pdf</t>
   </si>
   <si>
     <t>Requer a urgente substituição do transformador de energia localizado entre as ruas São Benedito e José Guimarães, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5640/req_518_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5640/req_518_2021.pdf</t>
   </si>
   <si>
     <t>Requer a substituição de toda a fiação elétrica da rede pública do Loteamento River Park, no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>Elenilson de Abreu, Ednardo Masseno</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5641/req_519_2021_el.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5641/req_519_2021_el.pdf</t>
   </si>
   <si>
     <t>Requer o alargamento e a pavimentação asfáltica das Rua Manuel Felipe da Silva, nos bairros Timbú e Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5642/req_520_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5642/req_520_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das vias do Conjunto Vila Nova, no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5643/req_521_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5643/req_521_2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e ampliação da UBASF (Unidade Básica de Saúde Familiar) do a bairro Encantada, na forma que indica</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5644/req_522_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5644/req_522_2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e ampliação da UBASF (Unidade Básica de Saúde Familiar) do a bairro Parque Havai, na forma que indica</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5645/req_523_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5645/req_523_2021.pdf</t>
   </si>
   <si>
     <t>Requer o mutirão limpeza de entulhos e restos de capina, nas ruas dos bairros Coaçu e Encantada, na forma que indica</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5646/req_524_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5646/req_524_2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e ampliação da UBASF (Unidade Básica de Saúde Familiar) do a bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5647/req_525_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5647/req_525_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma ETE (Estação de Tratamento de Esgoto), na rua Vitoria Silva no bairro Encantanda, na forma que indica</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5648/req_526_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5648/req_526_2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma ETE (Estação de Tratamento de Esgoto), na rua Francisco Fernandes com rua Valmir Fernandes de Melo no bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5661/req_527_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5661/req_527_2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Areninha do bairro Amador, na forma que indica.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5649/req_528_2021_sa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5649/req_528_2021_sa.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e manutenção da sala de assessoria jurídica no mercado municipal de Eusébio, na forma que indica</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5650/req_0529-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5650/req_0529-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Manutenção e Limpeza com Máquina do Campo do Barcelona (Comunidade do Vila Nova), no Bairro Olho d'água, na forma que indica.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5651/req_530_2021_wa.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5651/req_530_2021_wa.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (Calçamento) na Rua Cícero Alves de Souza, no Bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5652/req_531_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5652/req_531_2021.pdf</t>
   </si>
   <si>
     <t>Requer a completa manutenção preventiva em toda a Escola Neusa de Freitas Sá, bem como a construção de um Pátio Coberto na forma que indica.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5653/req_532_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5653/req_532_2021.pdf</t>
   </si>
   <si>
     <t>Requer ações preventivas e corretivas na estrutura da praça Ivens Dias Branco, na forma que indica.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5654/req_533_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5654/req_533_2021.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico da Rua Domingos Sávio, no bairro Santo Antônio, na forma que indica.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5655/req_0534-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5655/req_0534-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca (calçamento) na Rua Paulo Sá, no Bairro Timbu, na forma que indica.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5656/req_535_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5656/req_535_2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do Centro de Educação Infantil (CEI) Elizabeth Gomes, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5658/req_536_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5658/req_536_2021.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação do Campo do Barcelona, no Conjunto Vila Nova, no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5659/req_537_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5659/req_537_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Maria Martins Campina, no bairro Tamatanduba, na forma que indica.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5660/req_538_2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5660/req_538_2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Travessa Rogério Cavalcante, no bairro Amador, na forma que indica.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5676/req_0539-2021pdf.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5676/req_0539-2021pdf.pdf</t>
   </si>
   <si>
     <t>Requer o envio de expediente a Superintendência de Obras Públicas do Estado do Ceará (SOP), solicitando estudos com o objetivo de construção de uma passarela sobre a CE 040, em frente a Metalmecânica, na forma que indica.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5677/req_0540-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5677/req_0540-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Eunires Abreu da Silva, no bairro ENCANTADA, na forma que indica.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5678/req_0541-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5678/req_0541-2021.pdf</t>
   </si>
   <si>
     <t>Reque a pavimentação em pedra tosca (calçamento) das ruas Luís Nunes de Melo, Ivo Mendes, José Nunes de Melo, Francisco Trajano de Melo e Santo Lázaro, no Conj. Maringá do bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5679/req_0542-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5679/req_0542-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas Emiliana Cazuza, Eulino Cirano, Waldemar Pereira, Isabel Tavares, Manuel Cazuza, Claudionor Cordeiro, Luís Simão, Mario Batista e Helder Sá Filho, no Bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5680/req_0543-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5680/req_0543-2021.pdf</t>
   </si>
   <si>
     <t>Requer a liberação do estacionamento na Avenida Eusébio de Queiroz, a partir das 19h, sem que haja infração (com a aplicação de multa) pelo ato ora não permitido, na forma que indica.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5681/req_0544-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5681/req_0544-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma área de lazer composta por pista de Cooper, Playground, Academia de Saúde Popular e quiosques diversos, às margens do Açude Perigoso, no bairro Autódromo, na forma que indica.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>Neila de Castro Sá, Tarcizinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5682/req_0545-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5682/req_0545-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de anexo ao Centro de Educação Infantil (CEI) Terezinha Campina, no bairro Tamatanduba, na forma que indica.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>Neila de Castro Sá, Cira</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5683/req_0546-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5683/req_0546-2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma completa Centro de Especialidades Odontológicas (CEO), Dra. Berenice Gonçalves, no bairro Tamatanduba, na forma que indica.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5684/req_0547-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5684/req_0547-2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma completa da Escola Erotildes Melo Lima, no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>Neila de Castro Sá, Cira, Dyexon Abreu, Elenilson de Abreu, Silvia Aragão</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5685/req_0548-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5685/req_0548-2021.pdf</t>
   </si>
   <si>
     <t>Requer um veículo de transporte para o Centro de Reabilitação, no bairro Parque Havaí, destinado ao translado de pacientes a tratamentos, na forma que indica.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>Dyexon Abreu, Tarcizinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5686/req_0549-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5686/req_0549-2021.pdf</t>
   </si>
   <si>
     <t>Requer abranger novas modalidades esportivas através da instalação e implantação de um campo de areia, campo socity e uma pista de atletismo no Estádio Municipal de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5687/req_0550-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5687/req_0550-2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma pista de bicicross, no Município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5688/req_0551-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5688/req_0551-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Travessa Ezequiel Campina, no bairro Tamatanduba, na forma que indica.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5689/req_0552-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5689/req_0552-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua dos Mirandas e Travessa Luiz Candido de Miranda, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5690/req_0553-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5690/req_0553-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Primavera, Rua Bela Vista, Rua Sol Nascente, Rua Eduardo Batista e Travessa das Estações, no bairro Urucunema, na forma que indica.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5691/req_0554-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5691/req_0554-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Paraná, Rua Pacajus, Rua Minas Gerais, Rua Paula Lopes, Rua São Lázaro, Rua Augusto Batista de Oliveira e Travessa Blumenau, no bairro Parque Havaí, na forma que indica</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5692/req_0555-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5692/req_0555-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca da Rua C, no Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5693/req_0556-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5693/req_0556-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica na Rua Chagas Mariquita, no bairro Vereada Tropical, na forma que indica.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5694/req_0557-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5694/req_0557-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua das Rosas, Rua Santa Rita de Cássia, Rua das Estações e Rua Primavera, no bairro Urucunema, na forma que indica.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5695/req_0558-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5695/req_0558-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Rua 10, na Tamatanduba, na forma que indica.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5696/req_0559-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5696/req_0559-2021.pdf</t>
   </si>
   <si>
     <t>Requer a complementação da pavimentação em pedra tosca (calçamento) da Rua Santa Helena, Rua Manuel Pretinho (entre as ruas Lírio dos Vales e José Guimarães), Rua José Guimarães (até a Rua Oliveira Barros) e Rua Guarani (entre as ruas José Guimarães e Antônio Galdino), no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5697/req_0560-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5697/req_0560-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) das Travessas Santa Helena 1 e 2, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5698/req_0561-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5698/req_0561-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas Gilmar Amora Pontes, Oliveira Paiva e Lírio dos Vales, no bairro Jabuti, na forma que indica..</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>Nildinho, Dyexon Abreu, França, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5699/req_0562-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5699/req_0562-2021.pdf</t>
   </si>
   <si>
     <t>Requer, por parte do Executivo Municipal e Autarquia Municipal e Trânsito (AMT), um estudo de viabilidade sobre tornar-se de mão-única a Avenida Eduardo Sá, no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5700/req_0563-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5700/req_0563-2021.pdf</t>
   </si>
   <si>
     <t>Requer, por parte do Executivo Municipal e Autarquia Municipal e Trânsito (AMT), um estudo de viabilidade sobre a redução de tempo entre os estágios do sinal semafórico instalado entre as avenidas Cel. Cícero Sá e Eduardo Sá, no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>Fares Filho, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5701/req_0564-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5701/req_0564-2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma completa e pintura da Unidade Básica da Saúde da Família (UBASF) do bairro Amador, na forma que indica.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>Cira, Everardo o Véi</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5702/req_0565-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5702/req_0565-2021.pdf</t>
   </si>
   <si>
     <t>Requer em pedra tosca (calçamento) da Rua Maria Targino, no bairro Santo Antônio, na forma que indica.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5703/req_0566-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5703/req_0566-2021.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica da Rua São Martinho, no bairro Santo Antônio, na forma que indica.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5704/req_0567-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5704/req_0567-2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio de expediente a Superintendência de Obras Públicas do Estado do Ceará (SOP), para a instalação de redutores de velocidade na CE 025, conhecida como Avenida Litorânea, nas imediações do Condomínio Alphaville Fortaleza, no bairro Cararu, na forma que indica.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5715/req_0568-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5715/req_0568-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua José Basílio, no bairro Parque Havai, na forma que indica.</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5716/req_0569-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5716/req_0569-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca (Calçamento) na Rua 11 (Beija flor), no bairro Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5731/req_0570-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5731/req_0570-2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma geral da praça do posto de saúde, no Bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5732/req_0571-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5732/req_0571-2021.pdf</t>
   </si>
   <si>
     <t>Requer o recapamento asfáltico da Rua Maranhão no Bairro Parque Havai, na forma que indica.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5733/req_0572-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5733/req_0572-2021.pdf</t>
   </si>
   <si>
     <t>Requer de extrema urgência o multirão de limpeza de entulhos e restos e capina nas ruas dos Bairros Coaçu e Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5734/req_0573-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5734/req_0573-2021.pdf</t>
   </si>
   <si>
     <t>Requer de Extrema Urgência á ação coretiva da iluminação, da praça da Escola São Miguel no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5735/req_0574-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5735/req_0574-2021.pdf</t>
   </si>
   <si>
     <t>Requer a urgente limpeza das ruas José Bento (entre as ruas Estados Unidos e Santa Cecilia) e Estados Unidos (entre a José Bente e Estrada do Fio), na forma que indica.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5717/req_0575-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5717/req_0575-2021.pdf</t>
   </si>
   <si>
     <t>Requer a complementação da iluminação pública da Rua Martinho Gomes da Silva, entre as ruas Estados Unidos e Maria Alice Furtado da Silva, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5718/req_0576-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5718/req_0576-2021.pdf</t>
   </si>
   <si>
     <t>Requer estudo para redutor de velocidade na Rua São Francisco no Parque Havaí na forma que indica.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5719/req_0577-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5719/req_0577-2021.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica para Rua São Lucas, na Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5720/req_0578-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5720/req_0578-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Limpeza da Rua Augusto Batista de Oliveira, no Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5721/req_0579-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5721/req_0579-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) das ruas Francisco Mota, Clóvis Façanha de Abreu, Tilde Gurgel e Travessa Ricardo Batista da Silva, no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5722/req_0580-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5722/req_0580-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua das Andorinhas, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5723/req_0581-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5723/req_0581-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Manoel Felipe da Silva, no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5724/req_0582-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5724/req_0582-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua dos Colibris, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5725/req_0583-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5725/req_0583-2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma Academia de Ginástica e Saúde Popular na praça pública do bairro Novo Portugal, na forma que indica.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5726/req_0584-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5726/req_0584-2021.pdf</t>
   </si>
   <si>
     <t>Requer a substituição das tampas de esgoto danificadas na “rua do canal” do bairro Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5727/req_0585-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5727/req_0585-2021.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da sinalização horizontal e vertical da Avenida Eusébio de Queiroz e da Rua Santa Adélia, no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5728/req_0586-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5728/req_0586-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Campo Society no bairro Coité, na forma que indica.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5729/req_0587-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5729/req_0587-2021.pdf</t>
   </si>
   <si>
     <t>Requer ações preventivas e corretivas na estrutura do campo Vila Nova, no campo do bairro Santa Clara e no Campo do bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5730/req_0588-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5730/req_0588-2021.pdf</t>
   </si>
   <si>
     <t>Reque ações preventivas e corretivas em toda a estrutura e iluminação da areninha Society próximo à praça do bairro Amador, na forma que indica.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5736/req_0589-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5736/req_0589-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas Aroeira, Sipreste, Buriti, Dracena, Embaúba, Jatobá, Seis Irmãos e Pacajus (no trecho que compreende da Avenida Cel. Cícero Sá a Rua Seis Irmãos), no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5738/req_0590-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5738/req_0590-2021.pdf</t>
   </si>
   <si>
     <t>Requer as providencias necessárias para extensão da linha do Transporte Regular Urbano de Eusébio (TRUE) para o River Park, no Bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5750/req_0591-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5750/req_0591-2021.pdf</t>
   </si>
   <si>
     <t>Requer do poder executivo, a tomada de providências junto as devidas entidades , para remoção de fios de energia, telefonia e internet caidos ou inutilizados dos postes em vias públicas de todo o municipio de Eusebio, na forma que indica.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5751/req_0592-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5751/req_0592-2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da pavimentação em pedra tosca da Rua Marcos Antônio, entre as ruas São Francisco e Francisco Cãndido Xavier, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5752/req_0593-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5752/req_0593-2021.pdf</t>
   </si>
   <si>
     <t>Requer a urgente limpeza da Rua Francsico Cândido Xavier, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5753/req_0594-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5753/req_0594-2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de 13 iluminarias Completas na Rua Hónorio Abreu no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5754/req_0595-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5754/req_0595-2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da rede de iluminação da Rua Isaias Façanha no bairro Guarivas, na forma que indica.</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5755/req_0596-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5755/req_0596-2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da rede de iluminação da Rua Rosália Maia no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5756/req_0597-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5756/req_0597-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfaltica das Ruas Manoel Jorge de Castro, Empresário Luis Carlos de Madeiros, Dos Mirandas no bairro Guarivas, na forma que indica.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5757/req_0598-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5757/req_0598-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfaltica das Ruas Vicente Leitão, São Cristovão e Avenida Primeiro de maio no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5758/req_0599-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5758/req_0599-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentaçã em Pedra Tosca da Rua Santa Maria e Travessa São José no bairro Encantada , na forma que indica.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5759/req_0600-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5759/req_0600-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Paulo Sá, Ciciero Alves de Sousa, Ceará, Isaura Brasil, Joaquim Bastos, Travessa Edmundo Tavares e João Correia no bairro Timbpu, na forma que indica.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5760/req_0601-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5760/req_0601-2021.pdf</t>
   </si>
   <si>
     <t>Requer a complementação da pavimentação em pedra tosca das Ruas das Pássaros, Manduca e José Façanha no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5739/req_0602-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5739/req_0602-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Ação Preventiva e Corretiva, dos Chafariz Público do Município, na forma que indica.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5740/req_0603-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5740/req_0603-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pintura e Logo das Fachadas de todos os órgãos públicos do Município, na forma que indica.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5741/req_0604-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5741/req_0604-2021.pdf</t>
   </si>
   <si>
     <t>Requer de extrema Urgência a Poda de árvores da Praça do TIMBÚ, na forma que indica.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5742/req_0605-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5742/req_0605-2021.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da pavimentação asfáltica e da sinalização horizontal e vertical da Avenida Eduardo Sá, no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5743/req_0606-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5743/req_0606-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas Maria Rodrigues, Vicente Leitão e Guanabara, bem como das travessas Belo Horizonte e Capitania, no Conj. Parnamirim, no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5744/req_0607-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5744/req_0607-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica e a sinalização horizontal e vertical da Rua Assis Mangaba, no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Tarcizinho, Paulo César</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5745/req_0608-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5745/req_0608-2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de ventiladores ou aparelhos de ar-condicionado na sala de espera do PSF do km 20 do bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5746/req_0609-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5746/req_0609-2021.pdf</t>
   </si>
   <si>
     <t>Requer a complementação da pavimentação asfáltica da Rua São Miguel, no bairro Lagoinha, na forma que indica.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5747/req_0610-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5747/req_0610-2021.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza da Rua Francisco Trajano, no Conj. Maringá do bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5748/req_0611-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5748/req_0611-2021.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de um kit biométrico para emissão de RGs, na forma que indica.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5749/req_0612-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5749/req_0612-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Centro de Convivência do Idoso, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5780/req_0613-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5780/req_0613-2021.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza do Rio Jacundá, nas margens da ponte (divisa) entre os municípios de Eusébio e Aquiraz, na forma que indica.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5779/req_0614-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5779/req_0614-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das vias do Conj. Vila Nova, no bairro Olho d’água, na forma que indica.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5778/req_0615-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5778/req_0615-2021.pdf</t>
   </si>
   <si>
     <t>Requer a execução do Programa Veterinário móvel, no âmbito do município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5788/req_0616-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5788/req_0616-2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de equipamentos para prática de Futmesa no ABC do Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5761/req_0617-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5761/req_0617-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma área de lazer e academia pública na Rua Luciano Rodrigues Lucas Júnior, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5762/req_0618-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5762/req_0618-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Centro de Convivência do Idoso, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5763/req_0619-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5763/req_0619-2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da pavimentação em pedra tosca da Travessa Marcos Antônio, entre as ruas São Francisco e Djanira Pinheiro Ellery, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5777/req_0620-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5777/req_0620-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) das ruas Ezequiel Campina, Cecília Batista Santiago, Raimunda Nonata L. Vidal, Désio Vasconcelos e Santa Cecília e Travessa Cecília Batista Santiago, no bairro Tamatanduba, na forma que indica.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5776/req_0621-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5776/req_0621-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua das Papoulas, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5775/req_0622-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5775/req_0622-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) das ruas Francisco Trajano de Abreu e José Nunes de Melo, no Conj. Maringá do bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5774/req_0623-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5774/req_0623-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em asfáltica das ruas Elvira Lopes Campina, Olívia Campina da Silva e Maria Martins Campina Silva e Travessa Ezequiel Campina, no bairro Tamatanduba, na forma que indica.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5773/req_0624-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5773/req_0624-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em asfáltica da Rua Coronel Freire, nos bairros Amador e Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>Neila de Castro Sá, França</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5772/req_0625-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5772/req_0625-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em asfáltica da Rua São Mateus, bem como das ruas do entorno da Escola Oscar Feitosa, no bairro Pires Façanha, na forma que indica.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5771/req_0626-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5771/req_0626-2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de redutor de velocidade (lombada/quebra mola) na Rua José Bento, entre as numerações 738 e 652, após o entroncamento com a Rua Geraldo Rolim, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5770/req_0627-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5770/req_0627-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua João Balbino, no bairro Santa Clara, na forma que indica.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5769/req_0628-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5769/req_0628-2021.pdf</t>
   </si>
   <si>
     <t>Requer ações preventivas e corretivas na pavimentação em pedra tosca da Rua Rufino Ferreira Silva, no bairro Santa Clara, na forma que indica.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5768/req_0629-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5768/req_0629-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica e consoante sinalização horizontal e vertical das ruas Benjamim Moura, Luiz Gouveia e Debbie, bem como da Travessa Dona Lindóia, no bairro Coité, na forma que indica.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5767/req_0630-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5767/req_0630-2021.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção das luminárias queimadas da Travessa Dona Lindóia, no bairro Coité, na forma que indica.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5766/req_0631-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5766/req_0631-2021.pdf</t>
   </si>
   <si>
     <t>Requer A Manutenção de todas Academias ao Ar Livre de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5765/req_0632-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5765/req_0632-2021.pdf</t>
   </si>
   <si>
     <t>Requer A Pavimentação Asfáltica da Rua dos Pássaros no bairro Timbu, na forma que indica.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5764/req_0633-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5764/req_0633-2021.pdf</t>
   </si>
   <si>
     <t>Requer A Pintura da Ponte do Rio Coaçu, na Estrada do fio no Bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5792/req_634-20211.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5792/req_634-20211.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) das ruas Oliveira Barros (entre a Rua Oliveira Paiva e Maria Cândida, no km 21) e Jacó Laurentino, no km 19, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5793/req_0635-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5793/req_0635-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas Assis Mangaba e Francisco Mota, no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5794/req_0636-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5794/req_0636-2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio deste expediente a Prefeitura Municipal e consorte Secretaria de Desenvolvimento Social no sentido de viabilizar os serviços do Caminhão Cidadão do Governo do Estado no município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5795/req_0637-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5795/req_0637-2021.pdf</t>
   </si>
   <si>
     <t>Requer URGENTE a reforma da Unidade Básica da Saúde da Família (UBASF) do bairro Lagoinha, na forma que indica.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5796/req_0638-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5796/req_0638-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Unidade Básica da Saúde da Família (UBASF) no bairro Cidade Alpha, na forma que indica.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5797/req_0639-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5797/req_0639-2021.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção dos postes de iluminação, instalados na praça do Bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5798/req_0640-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5798/req_0640-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Honório Abreu, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5799/req_0641-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5799/req_0641-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento), da Rua Antônio Façanha de Abreu, no bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5800/req_0642-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5800/req_0642-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação Asfáltica das Ruas Neusa de Freitas Sá, Rua Verssales, Tv. Verssales, Rua Tropicália, Tv. Baiana, Rua Laura Monteiro no Bairro Timbu, na forma que indica.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>Henrique, Silvia Aragão</t>
-[...2 lines deleted...]
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5801/req_0643-2021.pdf</t>
+    <t>Henrique do Timbú, Silvia Aragão</t>
+  </si>
+  <si>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5801/req_0643-2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação da rede de Iluminação Pública da Rua Juarez Américo Nobre no Bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5802/req_0644-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5802/req_0644-2021.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza da Rua Juarez Américo Nobre no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5803/req_645-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5803/req_645-2021.pdf</t>
   </si>
   <si>
     <t>Requer a criação da Sala do Empreendedor Itinerante na forma que indica.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5804/req_646-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5804/req_646-2021.pdf</t>
   </si>
   <si>
     <t>Requer que se criem e ministrem cursos gratuitos de CULINÁRIA NORDESTINA no Município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5805/req_0647-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5805/req_0647-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das Ruas Luciano Rodrigues Lucas Júnior, Santos Antônio, São Francisco, Marcos Antônio, Cel. Francisco Carlos, Christiano Maldonado, Manoel Jorge de Castro, Professor Raimundo Guimarães e Rua dos Mirandas, no Bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5806/req_0648-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5806/req_0648-2021.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de brinquedos nas praças do Parque Havaí na forma que indica.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5807/req_0649-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5807/req_0649-2021.pdf</t>
   </si>
   <si>
     <t>Requer o alargamento e pavimentação em pedra tosca da Rua João Jorge no Parque Havaí na forma que indica.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5808/req_0650-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5808/req_0650-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um posto de saúde no bairro Coité, na forma que indica.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5809/req_0651-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5809/req_0651-2021.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico da Rua Santa Cecília e trechos da Av. Coronel Cícero Sá, na forma que indica.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5810/req_0652-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5810/req_0652-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche no Bairro Coité na forma que indica.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5811/req_0653-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5811/req_0653-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e saneamento básico da Rua Cícero Baltazar, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5819/req_0654-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5819/req_0654-2021.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da Academia de Saúde Popular da Praça Francisco Ivens de Sá Dias Branco (Pólo de Lazer), no bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5820/req_0655-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5820/req_0655-2021.pdf</t>
   </si>
   <si>
     <t>Requer a extensão da rede de água em todas as ruas do bairro Jabuti, Km 20 e 21, na forma que indica.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5821/req_0656-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5821/req_0656-2021.pdf</t>
   </si>
   <si>
     <t>Requer uma Operação Tapa-Buracos em toda Estrada do Fio, que equivale do bairro Novo Portugal a Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5822/req_0657-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5822/req_0657-2021.pdf</t>
   </si>
   <si>
     <t>Requer uma Operação tapa buracos em todas as ruas do Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5823/req_0658-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5823/req_0658-2021.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção e limpeza com o uso de máquinas pesadas (trator) na Rua Izabel Honorato, no Bairro Timbu, na forma que indica.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5824/req_0659-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5824/req_0659-2021.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de redutores de velocidade (Lombadas) em todos os locais dos quais foram retirados os redutores refletidos (Tartarugas), na forma que indica.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5825/req_0660-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5825/req_0660-2021.pdf</t>
   </si>
   <si>
     <t>Requer estudo paras implantar sistema de estacionamento rotativo no Centro de Eusébio na forma que indica</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5826/req_0661-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5826/req_0661-2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação e integração de um sistema de bicicletas públicas, na cidade de Eusébio na forma que indica.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5827/req_0662-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5827/req_0662-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Areninha Poliesportiva no bairro Amador e Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5834/req_0663-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5834/req_0663-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita em caráter de URGÊNCIA a operação tapa buraco em toda a pavimentação em pedra tosca dos bairros Timbú e olho D'Água, na forma que indica.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5835/req_0664-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5835/req_0664-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita em caráter de URGÊNCIA a multirão de limpeza de capina e retirada de entulhos e lixos em todo o bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5836/req_665_2021_fr_1.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5836/req_665_2021_fr_1.pdf</t>
   </si>
   <si>
     <t>Requer estudo para implantar sistema de estacionamento rotativo no Centro de Eusébio na forma que indica.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>França, Tarcizinho</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5837/req_0666-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5837/req_0666-2021.pdf</t>
   </si>
   <si>
     <t>Requer a permissão e consequente organização por parte do Executivo Municipal de uma feira ao ar livre e localizar-se no Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>Everardo o Véi, Elenilson de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5838/req_0667-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5838/req_0667-2021.pdf</t>
   </si>
   <si>
     <t>Requer A Operação Tapa Buracos na Av. Estrada do Fio, Iniciando na ponte do Rio Coaçu até A Praça do Bairro Timbu, na forma que indica.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>Everardo o Véi, Elenilson de Abreu, Silvia Aragão</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5839/req_0668-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5839/req_0668-2021.pdf</t>
   </si>
   <si>
     <t>Requer de Extrema urgência o Mutirão de Limpeza nas Ruas do Bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5840/req_0669-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5840/req_0669-2021.pdf</t>
   </si>
   <si>
     <t>Requer de Extrema urgência o   Mutirão de Limpeza nas Ruas dos Bairros Parque Havai e Urucunema, na forma que indica.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5841/req_0670-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5841/req_0670-2021.pdf</t>
   </si>
   <si>
     <t>Requer A instalação de Novos Brinquedos infantis na Praça IVENS DIAS BRANCO, na forma que indica.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5842/req_0671-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5842/req_0671-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Santo Antônio, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5852/req_0672-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5852/req_0672-2021.pdf</t>
   </si>
   <si>
     <t>Requer o funcionamento do Projeto Nova Arca de Noé, que visa uma melhor integração socioambiental de seus habitantes, localizado no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>Roberto Rocha, Dyexon Abreu, Elenilson de Abreu, Neila de Castro Sá</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5858/req_0673-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5858/req_0673-2021.pdf</t>
   </si>
   <si>
     <t>Requer a entrega de uma MOÇÃO DE CONGRATULAÇÃO a Sra. Conceição Maria Falcão Ximenes Cordeiro e ao Sr. Cícero Ivanildo Pinheiro de Sousa Filho pelos valorosos serviços junto ao Conselho Tutelar de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5859/req_0674-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5859/req_0674-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação asfáltica da Rua Benjamim Moura e Travessa Benjamim Moura, no Bairro COITÉ, na forma que indica.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5860/req_0675-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5860/req_0675-2021.pdf</t>
   </si>
   <si>
     <t>Requer a substituição de todas halógenas e/ou de mercúrio por lâmpadas de LED, no bairro Olho D’água, na forma que indica.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5861/req_0676-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5861/req_0676-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua das Papoulas, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5862/req_0677-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5862/req_0677-2021.pdf</t>
   </si>
   <si>
     <t>Requer a poda de Árvore Nim nas ruas e avenidas, no bairro Autódromo, na forma que indica.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5863/req_0678-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5863/req_0678-2021.pdf</t>
   </si>
   <si>
     <t>Requer Limpeza na Rua Laura Monteiro da Silva no Bairro Timbu, na forma que indica.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5864/req_0679-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5864/req_0679-2021.pdf</t>
   </si>
   <si>
     <t>Requer explicações por parte da Autarquia Municipal de Meio Ambiente e Controle Urbano (AMMA) acerca da mortandade de peixes no Rio Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5865/req_0680-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5865/req_0680-2021.pdf</t>
   </si>
   <si>
     <t>Requer explicações por parte da Secretaria Municipal de Obras e Serviços Públicos acerca dos valores tomados e gastos pelo programa EUSÉBIO ANTECIPANDO O FUTURO, na forma que indica.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>Nildinho, Elenilson de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5866/req_0681-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5866/req_0681-2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio de VOTOS DE CONGRATULAÇÃO a Sra. Geovânia Oliveira Rodrigues pelo belíssimo exemplo de amor ao próximo externado com a doação de medula, na forma que indica.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5867/req_0682-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5867/req_0682-2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio de VOTOS DE CONGRATULAÇÃO a todos os funcionários públicos do munícipio de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5868/req_0683-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5868/req_0683-2021.pdf</t>
   </si>
   <si>
     <t>Requer a complementação da pavimentação asfáltica da Rua Nossa Senhora Aparecida, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5876/req_0684-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5876/req_0684-2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio de oficio para a Diretoria Executiva da CAGECE, convidando para reunião com representantes do poder legislativo e executivo do município de Eusébio, a fim de tratar sobre assuntos de interesse da população, na forma que indica.</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5877/req_0685-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5877/req_0685-2021.pdf</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5878/req_0686-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5878/req_0686-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da travessa Raimundo Guilherme, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5879/req_0687-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5879/req_0687-2021.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza e retirada de lixos da Travessa Raimundo Guilherme no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5880/req_0688-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5880/req_0688-2021.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento da pavimentação asfáltica da Rua das Papoulas, no bairro Coaçu, na forma que indica</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5881/req_0689-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5881/req_0689-2021.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação asfáltica da Rua Antônia Sá e Silva, no bairro Tamatanduba, conforme mapa de localização em anexo, na forma que indica.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5882/req_0690-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5882/req_0690-2021.pdf</t>
   </si>
   <si>
     <t>Requer a implementação de placas de denominação das vias públicas do Município de Eusébio na forma que indica.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5883/req_0691-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5883/req_0691-2021.pdf</t>
   </si>
   <si>
     <t>Requer o a criação da Escola Pública Municipal de Formação de Condutores de Veículos Automotores, na forma que indica.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5884/req_0692-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5884/req_0692-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra tosca das Ruas José Adriano Façanha e Maria Ivone Adeodato Carvalho no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>Everardo o Véi, Wanda</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5885/req_0693-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5885/req_0693-2021.pdf</t>
   </si>
   <si>
     <t>Requer assim como é feito na sede do Município, que também seja feita á decoração natalina em todas as praças da nossa cidade.  na forma que indica.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5886/req_0694-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5886/req_0694-2021.pdf</t>
   </si>
   <si>
     <t>Requer de Extrema Urgência á Manutenção do Telhado da Escola de Ensino Fundamental Francisco Tavares de Abreu no Bairro Encantada , na forma que indica.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5887/req_0695-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5887/req_0695-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (calçamento) na Rua São Francisco e Rua Isabel Nunes da Silva no Bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5888/req_0696-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5888/req_0696-2021.pdf</t>
   </si>
   <si>
     <t>Requer uma operação tapa-buracos e retirada de entulhos em toda a extensão da Rua Manoel Felipe da Silva, no bairro Olho d’água, na forma que indica</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5889/req_0697-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5889/req_0697-2021.pdf</t>
   </si>
   <si>
     <t>Requer urgente uma operação tapa-buracos em toda a extensão da Rua Francisco Mota, no bairro Olho d’água, na forma que indica.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5898/req_0698-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5898/req_0698-2021.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça pública do bairro Santo Antônio, na forma que indica.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5899/req_0699-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5899/req_0699-2021.pdf</t>
   </si>
   <si>
     <t>Requer a mudança do trajeto do Transporte Regular Urbano de Eusébio (TRUE) do bairro Santa Clara, incluindo as ruas Manoel Juca e Duarte Coelho, recém pavimentadas, ampliando o acesso aos munícipes e usuários, na forma que indica.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5900/req_0700-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5900/req_0700-2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio de expediente a Superintendência de Obras Públicas (SOP) do Estado do Ceará, solicitando a iluminação do Viaduto, que conecta a BR 020 e a CE 010, sobre a CE 040, neste município, na forma que indica.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5901/req_0701-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5901/req_0701-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Centro de Educação Infantil (CEI) no bairro Urucunema, na forma que indica.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5902/req_0702-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5902/req_0702-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Manutenção da Academia Popular de Saúde do Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5903/req_0703-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5903/req_0703-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Manutenção e Ampliação do UBS Posto da Precabura, no Bairro Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5912/req_0704-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5912/req_0704-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção do centro do Artesão de Eusébio, nas margens da CE-040 na forma que indica.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5913/req_0705-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5913/req_0705-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das Travessas São Camilo e São Caetano, no bairro Guaribas, na forma que indica</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5914/req_0706-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5914/req_0706-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo a disponibilidade de uma equipe de Suporte ao SAD(Serviço de Atenção Domiciliar). com profissionais multidisciplinares para que seja possível a ampliação deste serviço para mais munícipes, na forma que indica.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5911/req_0707-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5911/req_0707-2021.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação e construção de novas salas na Escola de Ensino Fundamental Santa Clara, no bairro Santa Clara, na forma que indica.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5918/req_0708-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5918/req_0708-2021.pdf</t>
   </si>
   <si>
     <t>Requer a substituição de todas as lâmpadas halógenas e/ou mercúrio por lâmpadas de LED, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5919/req_0709-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5919/req_0709-2021.pdf</t>
   </si>
   <si>
     <t>Requer a construção de novas salas de aula na Escola Mário Sales, no bairro Jabuti, na forma que indica.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5920/req_0710-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5920/req_0710-2021.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica com implantação de sinalização na Rua Vicente Leitão, no Conj. Parnamirim, bairro Centro, na forma que indica.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5921/req_0711-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5921/req_0711-2021.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico da Rua Maranhão, no bairro Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5922/req_0712-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5922/req_0712-2021.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza e pavimentação asfáltica da Rua Nossa Senhora das Graças no Urucunema na forma que indica.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5923/req_0713-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5923/req_0713-2021.pdf</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5924/req_0714-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5924/req_0714-2021.pdf</t>
   </si>
   <si>
     <t>Requer o aprimoramento do Campo na Av. Zenóbio com arquibancadas, vestiários, redes de proteção e iluminação apropriada na forma que indica.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5925/req_0715-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5925/req_0715-2021.pdf</t>
   </si>
   <si>
     <t>Requer a instituição dos programas de saúde animal no âmbito do município de Eusébio na forma que indica.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>Requer Base Asfáltica nas Ruas Odali Façanha de Sousa e Francisca Benvinda da Silva, no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5927/req_0717-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5927/req_0717-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra Tosca (calçamento) em todas as Ruas do Condomínio Residencial Pacoti, no Bairro Mangabeira, na forma que indica.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5928/req_0718-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5928/req_0718-2021.pdf</t>
   </si>
   <si>
     <t>Requer de máxima urgência o apoio à via com profissionais da AMT na CE-040 com o Retorno em frente ao Supermercado Guará, Preferencialmente nos Horários de pico, até que seja instalado o Semáforo no Local, na forma que indica.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5929/req_0719-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5929/req_0719-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação asfáltica da Rua Luciano R. Lucas Júnior, no Bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5930/req_0720-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5930/req_0720-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação asfáltica das Ruas São Lucas e Rua Menino Jesus, no Bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5931/req_0721-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5931/req_0721-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em Pedra tosca das Ruas Rua São Mateus, Rua TV São José, Rua Travessa São José, Rua Menino Jesus, Rua José Nunes de Melo, Rua Luís Nunes de Melo, Rua Francisco Trajano de Abreu, Rua Ivo Mendes, Rua Santo Lázaro, Rua Honório Abreu e Rua José Holanda de Freitas, no Bairro Encantada, na forma que indica.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5932/req_0722-2021.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5932/req_0722-2021.pdf</t>
   </si>
   <si>
     <t>Requer O Recapeamento Asfáltico da Rua Carmelita Rebouças Rua do Hospital Dr. Amadeu Sá, no Bairro Tamatanduba, na forma que indica.</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5935/req_723_2021_da.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5935/req_723_2021_da.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Elvira Lopes Campinas e Rua Maria Martins Campina da Silva, no bairro Tamatanduba, na forma que indica.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Désio Vasconcelos, Rua Santa Adelia e Rua Cecília Batista Santiago, no bairro Tamatanduba, na forma que indica</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -11839,67 +11839,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5605/parecer_previo_2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5151/veto_001_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5152/veto_002_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5153/veto_003_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5154/veto_004_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5267/vet_5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5269/vet_6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5272/pelo_001_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5080/plc_001_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5149/plc_002_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5164/plc_003_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5258/plc_004_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5871/plc_005-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5872/plc_006-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5942/plc_007-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5946/plc_008-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5952/plc_009-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4946/pl_001-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4944/pl_002-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4945/pl_003_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4947/pl_004-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4948/pl_005-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4949/pl_006-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4950/pl_007-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5074/pl_008_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5030/pl_009_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5031/pl_010_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5076/pl_011_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5083/pl_012_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5081/pl_013_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5082/pl_014_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5084/pl_015_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5111/pl_016_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5112/pl_017_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5150/pl_018_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5163/pl_019_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5161/pl_020_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5162/pl_021_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5190/pl_022_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5201/pl_023_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5202/pl_024_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5203/pl_025_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5212/pl_026-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5204/pl_027-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5213/pl_028-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5214/pl_029-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5215/pl_030_-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5234/pl_031_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5236/pl_032_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5256/pl_033_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5268/pl_034_2021_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5273/pl_035_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5271/pl_36.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5329/pl_37.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5386/pl_038_2021_ff.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5387/pl_039_2021_ev_rua_isabel_tavares_coacu.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5388/pl_040_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5389/pl_041_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5390/pl_042_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5391/pl_043_2021_wa_rua_sebastiana_simoes_guedes_pires_facanha.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5392/pl_044_2021_ni_rua_embauba_centro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5393/pl_045_2021_fr_rua_prof._manuel_furtado_neto_mangabeira_e_cararu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5427/pl_046_2021_pmeus.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5436/pl_047.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5437/pl_048.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5471/pl_049-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5505/pl_050-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5506/pl_051-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5507/pl_052-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5527/pl_053-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5529/pl_054-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5530/pl_055_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5531/pl_056.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5535/pl_057-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5536/pl_058.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5537/pl_059.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5567/pl_060.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5568/pl_061.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5599/pl_062-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5600/pl_63-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5601/pl_64-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5602/pl_65-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5570/pl_066-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5571/pl_067-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5572/pl_068-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5573/pl_069-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5574/pl_070-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5575/pl_071-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5593/pl72-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5594/pl_073-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5598/pl_074-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5638/pl_075-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5636/pl_076-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5637/pl_077-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5667/pl_078_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5657/pl_079_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5668/pl_080_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5669/pl081_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5670/mensagem_040_altera_534.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5671/mensagem_041_altera_1444.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5674/pl_084-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5675/pl_085-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5705/pl086_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5706/pl_087-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5712/pl_088-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5713/pl_089-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5714/pl_090-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5789/pl_0091-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5783/pl_0092-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5784/pl_0093-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5785/pl_0094-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5786/pl_0095-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5787/pl_0096-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5790/pl_0097-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5791/pl_098-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5815/pl_099-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5816/pl_0101-20211.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5817/pl_0101-20211.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5818/pl_0102-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5829/pl_0103-2021.1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5830/pl_0104-2021.1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5831/pl_0105-2021.1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5843/pl_0106-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5845/pl_107_2021_ploa_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5844/pl_0108-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5846/pl_0109-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5847/pl_0110-2021.1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5848/pl_0111-2021.1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5849/pl_0112-2021.1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5850/pl_0113-2021.1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5851/pl_0114-2021.1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5853/pl_0115-2021.1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5855/pl_0116-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5856/pl_0117-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5854/pl_0118-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5869/pl_0119-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5870/pl_120-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5873/pl_0121-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5875/pl_0123-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5893/pl_124-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5894/pl_125-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5895/pl_0126-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5904/pl_0127-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5905/pl_0128-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5906/pl_0129-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5907/pl_0130-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5908/pl_0131-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5910/pl_0132-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5915/pl_133-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5916/pl_0134-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5939/pl_140-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5940/pl_141-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5941/pl_142-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5943/pl_143-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5944/pl_144-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5945/pl_145-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5947/pl_146-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5948/pl_147-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5949/pl_148-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5950/pl_149-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5951/pl_150-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5953/pl_151-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5954/pl_152-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4954/pdl_001_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4955/pdl_002_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4956/pdl_003_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5024/pdl_004_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5025/pdl_005_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5026/pdl_006_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5027/pdl_007_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5028/pdl_008_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5029/pdl_009_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5075/pdl_010_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5077/pdl_011_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5078/pdl_012_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5104/pdl_013_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5106/pdl_014_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5107/pdl_015_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5148/pdl_016_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5165/pdl_017_2021_ff_altera_rua_jose_mario_viana_da_silva_coite.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5189/pdl_018-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5235/pdl_019-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5257/pdl_020_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5306/pdl_21.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5307/pdl_22.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5308/pdl_23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5309/pdl_24.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5310/pdl_25.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5311/pdl_26.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5312/pdl_27.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5313/pdl_28.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5270/pdl_29.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5316/projeto_de_decreto_n._0030-2021_contas_de_2013.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5317/projeto_de_decreto_n._0031-2021_contas_de_2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5318/pdl_032_2021_ff.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5319/pdl_033_2021_ev_rua_isabel_tavares_coacu.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5320/pdl_034_2021_el.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5330/pdl_035_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5347/pdl_036_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5348/pdl_037_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5349/pdl_038_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5508/pdl_039_2021_ne_medalha_dede_do_belo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5608/projeto_de_decreto_n._0040-2021_contas_de_2014.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5828/pdl_041-2021.1.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5833/pdl_042-2021.1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5892/pr_001-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5896/pr_002-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4951/ind_001_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4952/ind_002_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4953/ind_003_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5159/ind_004_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5264/ind_005.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5265/ind_006.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5345/ind_007_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5346/ind_008_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5352/ind_009_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5353/ind_010_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5354/ind_011_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5394/ind_012_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5395/ind_013_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5435/ind_014_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5403/ind_015_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5404/ind_016_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5407/ind_017_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5401/ind_018_2021_da.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5402/ind_019_2021_da.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5465/ind_020_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5466/ind_021_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5467/ind_022_2021_da.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5468/ind_023_2021_da.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5495/ind_024_2021_ff.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5496/ind_025_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5497/ind_026_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5498/ind_027_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5499/ind_028_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5500/ind_029_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5501/ind_030_2021_da.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5502/ind_031_2021_da.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5503/ind_032_2021_da.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5504/ind_033_2021_ni.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5525/ind_034_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5524/ind_035_2021_el.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5528/ind_036_2021_da.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5560/ind_037_2021_da.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5561/ind_038_2021_da.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5562/ind_039_2021_da.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5563/ind_040_2021_da.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5569/ind_41-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5595/ind_42-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5596/ind_43-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5597/ind_44-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5634/pl_045-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5635/ind_46.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5662/ind_047_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5663/ind_048_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5664/ind_049_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5665/ind_050_2021_da.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5666/ind_051_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5672/ind_052_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5673/ind_053_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5707/ind_054-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5708/ind_055-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5709/ind_056-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5710/ind_057-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5711/ind_058-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5737/ind_59.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5782/ind_060-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5781/ind_061-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5812/ind_0062-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5813/ind_0063-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5814/ind_0064-20211.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5832/ind_065-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5857/ind_066-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5890/ind_67.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5891/ind_68.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5897/ind_69.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5909/ind_070-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4957/req_001_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4958/req_002_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4959/req_003_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4960/req_004_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4961/req_005_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4962/req_006_2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4963/req_007_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4964/req_008_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4965/req_009_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4966/req_010_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4967/req_011_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4968/req_012_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4969/req_013_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4970/req_014_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4971/req_015_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4972/req_016_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4973/req_017_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4974/req_018_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4975/req_019_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4976/req_020_2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4977/req_021_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4978/req_022_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4979/req_023_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4980/req_024_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4981/req_025_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4982/req_026_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4983/req_027_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4984/req_028_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4985/req_029_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4986/req_030_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4987/req_031_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4988/req_032_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4989/req_033_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4990/req_034_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4991/req_035_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4992/req_036_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4993/req_037_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4994/req_038_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4995/req_039_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4996/req_040_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4997/req_041_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4998/req_042_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4999/req_043_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5000/req_044_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5001/req_045_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5002/req_046_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5003/req_047_2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5004/req_048_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5005/req_049_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5006/req_050_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5007/req_051_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5008/req_052_2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5009/req_053_2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5010/req_054_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5011/req_055_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5012/req_056_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5013/req_057_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5014/req_058_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5015/req_059_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5016/req_060_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5017/req_061_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5018/req_062_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5019/req_063_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5020/req_064_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5021/req_065_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5022/req_066_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5023/req_067_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5032/req_068_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5033/req_069_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5034/req_070_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5035/req_071_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5036/req_072_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5037/req_073_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5038/req_074_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5039/req_075_2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5040/req_076_2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5041/req_077_2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5042/req_078_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5043/req_079_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5044/req_080_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5045/req_081_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5046/req_082_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5047/req_083_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5048/req_084_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5049/req_085_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5050/req_086_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5051/req_087_2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5052/req_088_2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5053/req_089_2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5054/req_090_2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5055/req_091_2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5056/req_092_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5057/req_093_2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5058/req_094_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5059/req_095_2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5060/req_096_2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5061/req_097_2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5062/req_098_2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5063/req_099_2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5064/req_100_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5065/req_101_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5066/req_102_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5067/req_103_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5068/req_104_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5069/req_105_2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5070/req_106_2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5071/req_107_2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5072/req_108_2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5073/req_109_2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5079/req_110_2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5085/req_111_2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5086/req_112_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5087/req_113_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5088/req_114_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5089/req_115_2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5090/req_116_2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5091/req_117_2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5092/req_118_2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5093/req_119_2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5094/req_120_2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5095/req_121_2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5096/req_122_2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5097/req_123_2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5098/req_124_2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5099/req_125_2021_ff.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5100/req_126_2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5101/req_127_2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5102/req_128_2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5103/req_129_2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5105/req_130_2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5109/req_131_2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5110/req_132_2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5113/req_133_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5114/req_134_2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5115/req_135_2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5116/req_136_2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5117/req_137_2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5118/req_138_2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5119/req_139_2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5120/req_140_2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5121/req_141_2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5122/req_142_2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5123/req_143_2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5124/req_144_2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5125/req_145_2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5126/req_146_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5127/req_147_2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5128/req_148_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5129/req_149_2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5130/req_150_2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5131/req_151_2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5132/req_152_2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5133/req_153_2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5134/req_154_2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5135/req_155_2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5136/req_156_2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5137/req_157_2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5138/req_158_2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5139/req_159_2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5140/req_160_2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5141/req_161_2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5142/req_162_2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5143/req_163_2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5144/req_164_2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5145/req_165_2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5146/req_166_2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5147/req_167_2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5156/req_168_2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5157/req_169_2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5158/req_170_2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5166/req_171.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5167/req_172.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5168/req_173.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5169/req_174.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5170/req_175_2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5171/req_176_2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5172/req_177_2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5173/req_178_2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5174/req_179_2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5175/req_180_2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5176/req_181_2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5177/req_182_2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5178/req_183_2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5179/req_184_2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5180/req_185_2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5181/req_186_2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5183/req_187_2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5182/req_188_2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5184/req_189_2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5185/req_190_2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5186/req_191_2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5187/req_192_2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5188/req_193_2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5191/req_194_2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5192/req_195_2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5193/req_196_2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5194/req_197_2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5195/req_198_2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5196/req_199_2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5197/req_200_2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5198/req_201_2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5199/req_202_2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5200/req_203_2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5205/req_204_2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5206/req_205_2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5207/req_206_2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5208/req_207_2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5209/req_208_2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5210/req_209_2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5211/req_210_2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5216/req_211-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5217/req_212-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5218/req_213-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5219/req_214-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5220/req_215-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5221/req_216-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5222/req_217-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5223/req_218-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5224/req_219-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5225/req_220-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5226/req_221-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5227/req_222-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5232/req_223-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5231/req_224-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5230/req_225-2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5229/req_226-2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5228/req_227-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5233/req_228.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5237/req_229_2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5238/req_230_2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5239/req_231_2021_da.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5240/req_232_2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5241/req_233_2021_1.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5242/req_234_2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5243/req_235_2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5244/req_236_2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5245/req_237_2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5246/req_238_2021_da.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5247/req_239_2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5248/req_240_2021_1.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5249/req_241_2021_1.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5250/req_242_2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5251/req_243_2021_da.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5252/req_244_2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5253/req_245_2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5254/req_246_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5255/req_247_2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5259/req_248_2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5260/req_249_2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5261/req_250_2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5262/req_251_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5263/req_252_2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5266/req_253_2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5274/req_254_2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5275/req_255_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5276/req_256_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5277/req_257_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5278/req_258_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5279/req_259.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5280/req_260_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5281/req_261_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5282/req_262_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5283/req_263_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5284/req_264_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5285/req_265_2021_as.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5286/req_266_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5287/req_267_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5288/req_268_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5289/req_269_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5290/req_270_2021_da.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5291/req_271_2021_da.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5292/req_272_2021_da.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5293/req_273.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5294/req_274.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5295/req_275.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5296/req_276.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5297/req_277.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5298/req_278.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5299/req_279.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5300/req_280.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5301/req_281.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5302/req_282.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5303/req_283.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5304/req_284.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5305/req_285.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5321/req_286.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5322/req_287.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5323/req_288.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5324/req_289.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5325/req_290.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5326/req_291.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5327/req_292.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5328/req_293.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5331/req_294_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5332/req_295_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5333/req_296_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5334/req_297_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5335/req_298_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5336/req_299_2021_ni.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5337/req_300_2021_da.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5338/req_301_2021_da.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5339/req_302_2021_da.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5340/req_303_2021_da.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5341/req_304_2021_da.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5342/req_305_2021_da.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5343/req_306_2021_da.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5344/req_307_2021_da.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5351/req_308_2021_da.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5350/req_309_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5355/req_310_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5356/req_311_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5357/req_312_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5358/req_313_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5359/req_314_2021_wa_1.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5360/req_315_2021_el.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5361/req_316_2021_el.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5362/req_317_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5363/req_318_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5364/req_319_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5365/req_320_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5366/req_321_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5367/req_322_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5368/req_323_2021_el.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5369/req_324_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5372/req_327_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5373/req_328_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5374/req_329_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5375/req_330_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5376/req_331_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5377/req_332_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5378/req_333_2021_pc_1.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5379/req_334_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5380/req_335_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5381/req_336_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5382/req_337_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5385/req_0340-2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5396/req_341_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5397/req_342_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5399/req_343_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5400/req_344_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5406/req_345_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5405/req_346_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5408/req_347_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5419/req_348_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5420/req_349_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5421/req_350_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5422/req_351_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5423/req_352_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5424/req_353_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5425/req_354_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5433/req_355_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5426/req_356_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5431/req_357_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5430/req_358_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5432/req_359_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5409/req_360_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5410/req_361_2021_da.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5411/req_362_2021_da.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5412/req_363_2021_da.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5413/req_364_2021_da.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5414/req_365_2021_da.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5415/req_366_2021_da.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5416/req_367_2021_da.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5417/req_368_2021_da.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5418/req_369_2021_da.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5434/req_370_2021_da.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5438/req_371_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5439/req_372_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5440/req_373_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5441/req_374_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5442/req_375_2021_el.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5443/req_376_2021_el.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5444/req_377_2021_el.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5445/req_378_2021_ta.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5446/req_379_2021_ta.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5447/req_380_2021_ta.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5448/req_381_2021_ta.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5449/req_382_2021_ta_1.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5450/req_383_2021_ta_1.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5451/req_384_2021_ta.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5452/req_385_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5453/req_386_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5454/req_387_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5455/req_388_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5456/req_389_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5457/req_390_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5458/req_391.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5459/req_392_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5460/req_393_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5461/req_394_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5462/req_395_2021_da.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5463/req_396_2021_da.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5464/req_397_2021_da.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5469/req_398_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5470/req_399_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5472/req_400_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5473/req_401_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5474/req_402_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5475/req_403_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5476/req_404_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5481/req_405_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5482/req_406_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5477/req_407_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5478/req_408_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5479/req_409_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5480/req_410_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5483/req_411_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5484/req_412_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5485/req_413_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5486/req_414_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5489/req_415_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5487/req_416_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5488/req_417_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5490/req_418_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5491/req_419_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5492/req_420_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5493/req_421_2021_da.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5494/req_422_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5509/req_423_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5510/req_424_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5511/req_425_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5512/req_426_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5513/req_427_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5515/req_428_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5514/req_429_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5516/req_430_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5517/req_431_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5518/req_432_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5519/req_433_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5520/req_434_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5521/req_435_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5522/req_436_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5523/req_437_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5526/req_438_2021_da.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5559/req_439_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5532/req_440_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5533/req_441_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5534/req_442_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5538/req_443_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5539/req_444_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5540/req_445_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5541/req_446_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5542/req_447_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5543/req_448_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5544/req_449_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5545/req_450_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5546/req_451_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5547/req_452_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5548/req_453_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5549/req_454_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5550/req_455_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5551/req_456_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5552/req_457_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5553/req_458_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5554/req_459_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5555/req_460_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5556/req_461_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5557/req_462_2021_da.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5558/req_463_2021_da.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5564/req_464_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5565/req_465_2021_da.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5566/req_466_2021_da.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5576/req_0468-2021.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5577/req_0469-2021.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5578/req_0470-2021.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5579/req_0471-2021.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5580/req_0472-2021.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5581/req_0473-2021.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5582/req_0474-2021.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5583/req_0475-2021.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5584/req_0476-2021.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5585/req_0477-2021.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5586/req_0478-2021.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5587/req_0479-2021.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5588/req_0480-2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5589/req_0481-2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5590/req_0482-2021.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5591/req_0483-2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5592/req_484-2021.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5606/req_0485-2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5607/req_0486-2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5609/req_0492-2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5610/req_0493-2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5611/req_0494-2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5612/req_0495-2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5613/req_0496-2021.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5614/req_0497-2021.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5615/req_0498-2021.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5616/req_0499-2021.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5617/req_0500-2021.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5618/req_0501-2021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5619/req_502_2021.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5620/req_503_2021.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5621/req_504_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5622/req_505_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5623/req_0506-2021.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5624/req_0507-2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5625/req_0508-2021.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5626/req_0509-2021.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5627/req_0510-2021.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5628/req_0511-2021.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5629/req_0512-2021.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5630/req_0513-2021.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5631/req_514_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5632/req_0515-2021.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5633/req_0516-2021.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5639/req_517_2021_pcj.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5640/req_518_2021.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5641/req_519_2021_el.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5642/req_520_2021.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5643/req_521_2021.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5644/req_522_2021.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5645/req_523_2021.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5646/req_524_2021.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5647/req_525_2021.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5648/req_526_2021.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5661/req_527_2021.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5649/req_528_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5650/req_0529-2021.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5651/req_530_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5652/req_531_2021.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5653/req_532_2021.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5654/req_533_2021.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5655/req_0534-2021.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5656/req_535_2021.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5658/req_536_2021.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5659/req_537_2021.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5660/req_538_2021.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5676/req_0539-2021pdf.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5677/req_0540-2021.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5678/req_0541-2021.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5679/req_0542-2021.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5680/req_0543-2021.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5681/req_0544-2021.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5682/req_0545-2021.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5683/req_0546-2021.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5684/req_0547-2021.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5685/req_0548-2021.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5686/req_0549-2021.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5687/req_0550-2021.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5688/req_0551-2021.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5689/req_0552-2021.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5690/req_0553-2021.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5691/req_0554-2021.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5692/req_0555-2021.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5693/req_0556-2021.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5694/req_0557-2021.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5695/req_0558-2021.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5696/req_0559-2021.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5697/req_0560-2021.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5698/req_0561-2021.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5699/req_0562-2021.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5700/req_0563-2021.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5701/req_0564-2021.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5702/req_0565-2021.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5703/req_0566-2021.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5704/req_0567-2021.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5715/req_0568-2021.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5716/req_0569-2021.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5731/req_0570-2021.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5732/req_0571-2021.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5733/req_0572-2021.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5734/req_0573-2021.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5735/req_0574-2021.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5717/req_0575-2021.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5718/req_0576-2021.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5719/req_0577-2021.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5720/req_0578-2021.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5721/req_0579-2021.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5722/req_0580-2021.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5723/req_0581-2021.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5724/req_0582-2021.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5725/req_0583-2021.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5726/req_0584-2021.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5727/req_0585-2021.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5728/req_0586-2021.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5729/req_0587-2021.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5730/req_0588-2021.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5736/req_0589-2021.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5738/req_0590-2021.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5750/req_0591-2021.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5751/req_0592-2021.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5752/req_0593-2021.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5753/req_0594-2021.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5754/req_0595-2021.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5755/req_0596-2021.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5756/req_0597-2021.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5757/req_0598-2021.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5758/req_0599-2021.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5759/req_0600-2021.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5760/req_0601-2021.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5739/req_0602-2021.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5740/req_0603-2021.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5741/req_0604-2021.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5742/req_0605-2021.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5743/req_0606-2021.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5744/req_0607-2021.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5745/req_0608-2021.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5746/req_0609-2021.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5747/req_0610-2021.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5748/req_0611-2021.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5749/req_0612-2021.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5780/req_0613-2021.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5779/req_0614-2021.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5778/req_0615-2021.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5788/req_0616-2021.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5761/req_0617-2021.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5762/req_0618-2021.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5763/req_0619-2021.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5777/req_0620-2021.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5776/req_0621-2021.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5775/req_0622-2021.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5774/req_0623-2021.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5773/req_0624-2021.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5772/req_0625-2021.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5771/req_0626-2021.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5770/req_0627-2021.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5769/req_0628-2021.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5768/req_0629-2021.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5767/req_0630-2021.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5766/req_0631-2021.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5765/req_0632-2021.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5764/req_0633-2021.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5792/req_634-20211.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5793/req_0635-2021.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5794/req_0636-2021.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5795/req_0637-2021.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5796/req_0638-2021.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5797/req_0639-2021.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5798/req_0640-2021.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5799/req_0641-2021.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5800/req_0642-2021.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5801/req_0643-2021.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5802/req_0644-2021.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5803/req_645-2021.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5804/req_646-2021.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5805/req_0647-2021.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5806/req_0648-2021.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5807/req_0649-2021.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5808/req_0650-2021.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5809/req_0651-2021.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5810/req_0652-2021.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5811/req_0653-2021.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5819/req_0654-2021.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5820/req_0655-2021.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5821/req_0656-2021.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5822/req_0657-2021.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5823/req_0658-2021.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5824/req_0659-2021.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5825/req_0660-2021.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5826/req_0661-2021.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5827/req_0662-2021.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5834/req_0663-2021.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5835/req_0664-2021.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5836/req_665_2021_fr_1.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5837/req_0666-2021.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5838/req_0667-2021.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5839/req_0668-2021.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5840/req_0669-2021.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5841/req_0670-2021.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5842/req_0671-2021.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5852/req_0672-2021.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5858/req_0673-2021.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5859/req_0674-2021.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5860/req_0675-2021.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5861/req_0676-2021.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5862/req_0677-2021.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5863/req_0678-2021.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5864/req_0679-2021.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5865/req_0680-2021.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5866/req_0681-2021.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5867/req_0682-2021.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5868/req_0683-2021.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5876/req_0684-2021.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5877/req_0685-2021.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5878/req_0686-2021.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5879/req_0687-2021.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5880/req_0688-2021.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5881/req_0689-2021.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5882/req_0690-2021.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5883/req_0691-2021.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5884/req_0692-2021.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5885/req_0693-2021.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5886/req_0694-2021.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5887/req_0695-2021.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5888/req_0696-2021.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5889/req_0697-2021.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5898/req_0698-2021.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5899/req_0699-2021.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5900/req_0700-2021.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5901/req_0701-2021.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5902/req_0702-2021.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5903/req_0703-2021.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5912/req_0704-2021.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5913/req_0705-2021.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5914/req_0706-2021.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5911/req_0707-2021.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5918/req_0708-2021.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5919/req_0709-2021.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5920/req_0710-2021.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5921/req_0711-2021.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5922/req_0712-2021.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5923/req_0713-2021.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5924/req_0714-2021.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5925/req_0715-2021.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5927/req_0717-2021.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5928/req_0718-2021.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5929/req_0719-2021.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5930/req_0720-2021.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5931/req_0721-2021.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5932/req_0722-2021.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5935/req_723_2021_da.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5605/parecer_previo_2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5151/veto_001_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5152/veto_002_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5153/veto_003_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5154/veto_004_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5267/vet_5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5269/vet_6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5272/pelo_001_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5080/plc_001_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5149/plc_002_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5164/plc_003_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5258/plc_004_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5871/plc_005-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5872/plc_006-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5942/plc_007-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5946/plc_008-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5952/plc_009-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4946/pl_001-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4944/pl_002-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4945/pl_003_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4947/pl_004-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4948/pl_005-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4949/pl_006-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4950/pl_007-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5074/pl_008_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5030/pl_009_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5031/pl_010_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5076/pl_011_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5083/pl_012_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5081/pl_013_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5082/pl_014_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5084/pl_015_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5111/pl_016_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5112/pl_017_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5150/pl_018_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5163/pl_019_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5161/pl_020_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5162/pl_021_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5190/pl_022_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5201/pl_023_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5202/pl_024_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5203/pl_025_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5212/pl_026-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5204/pl_027-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5213/pl_028-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5214/pl_029-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5215/pl_030_-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5234/pl_031_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5236/pl_032_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5256/pl_033_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5268/pl_034_2021_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5273/pl_035_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5271/pl_36.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5329/pl_37.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5386/pl_038_2021_ff.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5387/pl_039_2021_ev_rua_isabel_tavares_coacu.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5388/pl_040_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5389/pl_041_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5390/pl_042_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5391/pl_043_2021_wa_rua_sebastiana_simoes_guedes_pires_facanha.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5392/pl_044_2021_ni_rua_embauba_centro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5393/pl_045_2021_fr_rua_prof._manuel_furtado_neto_mangabeira_e_cararu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5427/pl_046_2021_pmeus.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5436/pl_047.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5437/pl_048.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5471/pl_049-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5505/pl_050-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5506/pl_051-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5507/pl_052-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5527/pl_053-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5529/pl_054-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5530/pl_055_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5531/pl_056.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5535/pl_057-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5536/pl_058.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5537/pl_059.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5567/pl_060.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5568/pl_061.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5599/pl_062-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5600/pl_63-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5601/pl_64-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5602/pl_65-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5570/pl_066-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5571/pl_067-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5572/pl_068-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5573/pl_069-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5574/pl_070-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5575/pl_071-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5593/pl72-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5594/pl_073-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5598/pl_074-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5638/pl_075-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5636/pl_076-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5637/pl_077-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5667/pl_078_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5657/pl_079_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5668/pl_080_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5669/pl081_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5670/mensagem_040_altera_534.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5671/mensagem_041_altera_1444.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5674/pl_084-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5675/pl_085-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5705/pl086_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5706/pl_087-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5712/pl_088-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5713/pl_089-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5714/pl_090-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5789/pl_0091-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5783/pl_0092-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5784/pl_0093-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5785/pl_0094-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5786/pl_0095-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5787/pl_0096-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5790/pl_0097-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5791/pl_098-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5815/pl_099-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5816/pl_0101-20211.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5817/pl_0101-20211.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5818/pl_0102-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5829/pl_0103-2021.1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5830/pl_0104-2021.1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5831/pl_0105-2021.1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5843/pl_0106-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5845/pl_107_2021_ploa_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5844/pl_0108-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5846/pl_0109-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5847/pl_0110-2021.1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5848/pl_0111-2021.1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5849/pl_0112-2021.1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5850/pl_0113-2021.1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5851/pl_0114-2021.1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5853/pl_0115-2021.1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5855/pl_0116-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5856/pl_0117-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5854/pl_0118-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5869/pl_0119-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5870/pl_120-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5873/pl_0121-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5875/pl_0123-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5893/pl_124-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5894/pl_125-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5895/pl_0126-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5904/pl_0127-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5905/pl_0128-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5906/pl_0129-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5907/pl_0130-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5908/pl_0131-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5910/pl_0132-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5915/pl_133-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5916/pl_0134-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5939/pl_140-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5940/pl_141-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5941/pl_142-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5943/pl_143-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5944/pl_144-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5945/pl_145-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5947/pl_146-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5948/pl_147-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5949/pl_148-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5950/pl_149-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5951/pl_150-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5953/pl_151-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5954/pl_152-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4954/pdl_001_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4955/pdl_002_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4956/pdl_003_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5024/pdl_004_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5025/pdl_005_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5026/pdl_006_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5027/pdl_007_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5028/pdl_008_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5029/pdl_009_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5075/pdl_010_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5077/pdl_011_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5078/pdl_012_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5104/pdl_013_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5106/pdl_014_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5107/pdl_015_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5148/pdl_016_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5165/pdl_017_2021_ff_altera_rua_jose_mario_viana_da_silva_coite.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5189/pdl_018-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5235/pdl_019-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5257/pdl_020_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5306/pdl_21.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5307/pdl_22.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5308/pdl_23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5309/pdl_24.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5310/pdl_25.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5311/pdl_26.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5312/pdl_27.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5313/pdl_28.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5270/pdl_29.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5316/projeto_de_decreto_n._0030-2021_contas_de_2013.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5317/projeto_de_decreto_n._0031-2021_contas_de_2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5318/pdl_032_2021_ff.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5319/pdl_033_2021_ev_rua_isabel_tavares_coacu.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5320/pdl_034_2021_el.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5330/pdl_035_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5347/pdl_036_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5348/pdl_037_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5349/pdl_038_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5508/pdl_039_2021_ne_medalha_dede_do_belo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5608/projeto_de_decreto_n._0040-2021_contas_de_2014.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5828/pdl_041-2021.1.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5833/pdl_042-2021.1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5892/pr_001-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5896/pr_002-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4951/ind_001_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4952/ind_002_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4953/ind_003_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5159/ind_004_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5264/ind_005.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5265/ind_006.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5345/ind_007_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5346/ind_008_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5352/ind_009_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5353/ind_010_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5354/ind_011_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5394/ind_012_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5395/ind_013_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5435/ind_014_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5403/ind_015_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5404/ind_016_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5407/ind_017_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5401/ind_018_2021_da.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5402/ind_019_2021_da.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5465/ind_020_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5466/ind_021_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5467/ind_022_2021_da.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5468/ind_023_2021_da.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5495/ind_024_2021_ff.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5496/ind_025_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5497/ind_026_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5498/ind_027_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5499/ind_028_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5500/ind_029_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5501/ind_030_2021_da.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5502/ind_031_2021_da.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5503/ind_032_2021_da.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5504/ind_033_2021_ni.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5525/ind_034_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5524/ind_035_2021_el.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5528/ind_036_2021_da.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5560/ind_037_2021_da.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5561/ind_038_2021_da.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5562/ind_039_2021_da.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5563/ind_040_2021_da.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5569/ind_41-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5595/ind_42-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5596/ind_43-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5597/ind_44-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5634/pl_045-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5635/ind_46.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5662/ind_047_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5663/ind_048_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5664/ind_049_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5665/ind_050_2021_da.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5666/ind_051_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5672/ind_052_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5673/ind_053_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5707/ind_054-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5708/ind_055-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5709/ind_056-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5710/ind_057-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5711/ind_058-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5737/ind_59.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5782/ind_060-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5781/ind_061-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5812/ind_0062-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5813/ind_0063-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5814/ind_0064-20211.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5832/ind_065-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5857/ind_066-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5890/ind_67.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5891/ind_68.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5897/ind_69.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5909/ind_070-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4957/req_001_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4958/req_002_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4959/req_003_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4960/req_004_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4961/req_005_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4962/req_006_2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4963/req_007_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4964/req_008_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4965/req_009_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4966/req_010_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4967/req_011_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4968/req_012_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4969/req_013_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4970/req_014_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4971/req_015_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4972/req_016_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4973/req_017_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4974/req_018_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4975/req_019_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4976/req_020_2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4977/req_021_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4978/req_022_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4979/req_023_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4980/req_024_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4981/req_025_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4982/req_026_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4983/req_027_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4984/req_028_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4985/req_029_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4986/req_030_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4987/req_031_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4988/req_032_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4989/req_033_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4990/req_034_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4991/req_035_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4992/req_036_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4993/req_037_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4994/req_038_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4995/req_039_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4996/req_040_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4997/req_041_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4998/req_042_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/4999/req_043_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5000/req_044_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5001/req_045_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5002/req_046_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5003/req_047_2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5004/req_048_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5005/req_049_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5006/req_050_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5007/req_051_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5008/req_052_2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5009/req_053_2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5010/req_054_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5011/req_055_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5012/req_056_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5013/req_057_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5014/req_058_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5015/req_059_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5016/req_060_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5017/req_061_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5018/req_062_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5019/req_063_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5020/req_064_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5021/req_065_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5022/req_066_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5023/req_067_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5032/req_068_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5033/req_069_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5034/req_070_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5035/req_071_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5036/req_072_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5037/req_073_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5038/req_074_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5039/req_075_2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5040/req_076_2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5041/req_077_2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5042/req_078_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5043/req_079_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5044/req_080_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5045/req_081_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5046/req_082_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5047/req_083_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5048/req_084_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5049/req_085_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5050/req_086_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5051/req_087_2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5052/req_088_2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5053/req_089_2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5054/req_090_2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5055/req_091_2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5056/req_092_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5057/req_093_2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5058/req_094_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5059/req_095_2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5060/req_096_2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5061/req_097_2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5062/req_098_2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5063/req_099_2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5064/req_100_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5065/req_101_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5066/req_102_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5067/req_103_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5068/req_104_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5069/req_105_2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5070/req_106_2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5071/req_107_2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5072/req_108_2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5073/req_109_2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5079/req_110_2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5085/req_111_2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5086/req_112_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5087/req_113_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5088/req_114_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5089/req_115_2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5090/req_116_2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5091/req_117_2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5092/req_118_2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5093/req_119_2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5094/req_120_2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5095/req_121_2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5096/req_122_2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5097/req_123_2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5098/req_124_2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5099/req_125_2021_ff.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5100/req_126_2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5101/req_127_2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5102/req_128_2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5103/req_129_2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5105/req_130_2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5109/req_131_2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5110/req_132_2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5113/req_133_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5114/req_134_2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5115/req_135_2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5116/req_136_2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5117/req_137_2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5118/req_138_2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5119/req_139_2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5120/req_140_2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5121/req_141_2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5122/req_142_2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5123/req_143_2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5124/req_144_2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5125/req_145_2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5126/req_146_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5127/req_147_2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5128/req_148_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5129/req_149_2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5130/req_150_2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5131/req_151_2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5132/req_152_2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5133/req_153_2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5134/req_154_2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5135/req_155_2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5136/req_156_2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5137/req_157_2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5138/req_158_2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5139/req_159_2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5140/req_160_2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5141/req_161_2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5142/req_162_2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5143/req_163_2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5144/req_164_2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5145/req_165_2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5146/req_166_2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5147/req_167_2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5156/req_168_2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5157/req_169_2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5158/req_170_2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5166/req_171.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5167/req_172.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5168/req_173.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5169/req_174.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5170/req_175_2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5171/req_176_2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5172/req_177_2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5173/req_178_2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5174/req_179_2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5175/req_180_2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5176/req_181_2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5177/req_182_2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5178/req_183_2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5179/req_184_2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5180/req_185_2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5181/req_186_2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5183/req_187_2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5182/req_188_2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5184/req_189_2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5185/req_190_2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5186/req_191_2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5187/req_192_2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5188/req_193_2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5191/req_194_2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5192/req_195_2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5193/req_196_2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5194/req_197_2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5195/req_198_2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5196/req_199_2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5197/req_200_2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5198/req_201_2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5199/req_202_2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5200/req_203_2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5205/req_204_2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5206/req_205_2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5207/req_206_2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5208/req_207_2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5209/req_208_2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5210/req_209_2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5211/req_210_2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5216/req_211-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5217/req_212-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5218/req_213-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5219/req_214-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5220/req_215-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5221/req_216-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5222/req_217-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5223/req_218-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5224/req_219-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5225/req_220-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5226/req_221-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5227/req_222-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5232/req_223-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5231/req_224-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5230/req_225-2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5229/req_226-2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5228/req_227-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5233/req_228.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5237/req_229_2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5238/req_230_2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5239/req_231_2021_da.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5240/req_232_2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5241/req_233_2021_1.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5242/req_234_2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5243/req_235_2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5244/req_236_2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5245/req_237_2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5246/req_238_2021_da.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5247/req_239_2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5248/req_240_2021_1.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5249/req_241_2021_1.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5250/req_242_2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5251/req_243_2021_da.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5252/req_244_2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5253/req_245_2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5254/req_246_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5255/req_247_2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5259/req_248_2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5260/req_249_2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5261/req_250_2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5262/req_251_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5263/req_252_2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5266/req_253_2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5274/req_254_2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5275/req_255_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5276/req_256_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5277/req_257_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5278/req_258_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5279/req_259.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5280/req_260_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5281/req_261_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5282/req_262_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5283/req_263_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5284/req_264_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5285/req_265_2021_as.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5286/req_266_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5287/req_267_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5288/req_268_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5289/req_269_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5290/req_270_2021_da.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5291/req_271_2021_da.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5292/req_272_2021_da.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5293/req_273.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5294/req_274.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5295/req_275.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5296/req_276.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5297/req_277.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5298/req_278.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5299/req_279.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5300/req_280.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5301/req_281.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5302/req_282.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5303/req_283.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5304/req_284.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5305/req_285.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5321/req_286.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5322/req_287.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5323/req_288.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5324/req_289.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5325/req_290.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5326/req_291.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5327/req_292.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5328/req_293.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5331/req_294_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5332/req_295_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5333/req_296_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5334/req_297_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5335/req_298_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5336/req_299_2021_ni.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5337/req_300_2021_da.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5338/req_301_2021_da.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5339/req_302_2021_da.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5340/req_303_2021_da.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5341/req_304_2021_da.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5342/req_305_2021_da.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5343/req_306_2021_da.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5344/req_307_2021_da.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5351/req_308_2021_da.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5350/req_309_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5355/req_310_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5356/req_311_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5357/req_312_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5358/req_313_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5359/req_314_2021_wa_1.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5360/req_315_2021_el.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5361/req_316_2021_el.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5362/req_317_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5363/req_318_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5364/req_319_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5365/req_320_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5366/req_321_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5367/req_322_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5368/req_323_2021_el.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5369/req_324_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5372/req_327_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5373/req_328_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5374/req_329_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5375/req_330_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5376/req_331_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5377/req_332_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5378/req_333_2021_pc_1.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5379/req_334_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5380/req_335_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5381/req_336_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5382/req_337_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5385/req_0340-2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5396/req_341_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5397/req_342_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5399/req_343_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5400/req_344_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5406/req_345_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5405/req_346_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5408/req_347_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5419/req_348_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5420/req_349_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5421/req_350_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5422/req_351_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5423/req_352_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5424/req_353_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5425/req_354_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5433/req_355_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5426/req_356_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5431/req_357_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5430/req_358_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5432/req_359_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5409/req_360_2021_pc.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5410/req_361_2021_da.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5411/req_362_2021_da.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5412/req_363_2021_da.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5413/req_364_2021_da.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5414/req_365_2021_da.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5415/req_366_2021_da.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5416/req_367_2021_da.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5417/req_368_2021_da.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5418/req_369_2021_da.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5434/req_370_2021_da.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5438/req_371_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5439/req_372_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5440/req_373_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5441/req_374_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5442/req_375_2021_el.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5443/req_376_2021_el.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5444/req_377_2021_el.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5445/req_378_2021_ta.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5446/req_379_2021_ta.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5447/req_380_2021_ta.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5448/req_381_2021_ta.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5449/req_382_2021_ta_1.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5450/req_383_2021_ta_1.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5451/req_384_2021_ta.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5452/req_385_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5453/req_386_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5454/req_387_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5455/req_388_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5456/req_389_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5457/req_390_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5458/req_391.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5459/req_392_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5460/req_393_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5461/req_394_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5462/req_395_2021_da.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5463/req_396_2021_da.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5464/req_397_2021_da.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5469/req_398_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5470/req_399_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5472/req_400_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5473/req_401_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5474/req_402_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5475/req_403_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5476/req_404_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5481/req_405_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5482/req_406_2021_ci.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5477/req_407_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5478/req_408_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5479/req_409_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5480/req_410_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5483/req_411_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5484/req_412_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5485/req_413_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5486/req_414_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5489/req_415_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5487/req_416_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5488/req_417_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5490/req_418_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5491/req_419_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5492/req_420_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5493/req_421_2021_da.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5494/req_422_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5509/req_423_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5510/req_424_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5511/req_425_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5512/req_426_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5513/req_427_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5515/req_428_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5514/req_429_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5516/req_430_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5517/req_431_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5518/req_432_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5519/req_433_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5520/req_434_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5521/req_435_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5522/req_436_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5523/req_437_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5526/req_438_2021_da.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5559/req_439_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5532/req_440_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5533/req_441_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5534/req_442_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5538/req_443_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5539/req_444_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5540/req_445_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5541/req_446_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5542/req_447_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5543/req_448_2021_ht.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5544/req_449_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5545/req_450_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5546/req_451_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5547/req_452_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5548/req_453_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5549/req_454_2021_ev.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5550/req_455_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5551/req_456_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5552/req_457_2021_rr.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5553/req_458_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5554/req_459_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5555/req_460_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5556/req_461_2021_fr.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5557/req_462_2021_da.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5558/req_463_2021_da.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5564/req_464_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5565/req_465_2021_da.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5566/req_466_2021_da.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5576/req_0468-2021.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5577/req_0469-2021.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5578/req_0470-2021.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5579/req_0471-2021.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5580/req_0472-2021.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5581/req_0473-2021.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5582/req_0474-2021.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5583/req_0475-2021.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5584/req_0476-2021.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5585/req_0477-2021.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5586/req_0478-2021.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5587/req_0479-2021.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5588/req_0480-2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5589/req_0481-2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5590/req_0482-2021.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5591/req_0483-2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5592/req_484-2021.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5606/req_0485-2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5607/req_0486-2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5609/req_0492-2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5610/req_0493-2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5611/req_0494-2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5612/req_0495-2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5613/req_0496-2021.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5614/req_0497-2021.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5615/req_0498-2021.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5616/req_0499-2021.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5617/req_0500-2021.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5618/req_0501-2021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5619/req_502_2021.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5620/req_503_2021.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5621/req_504_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5622/req_505_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5623/req_0506-2021.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5624/req_0507-2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5625/req_0508-2021.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5626/req_0509-2021.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5627/req_0510-2021.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5628/req_0511-2021.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5629/req_0512-2021.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5630/req_0513-2021.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5631/req_514_2021_ne.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5632/req_0515-2021.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5633/req_0516-2021.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5639/req_517_2021_pcj.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5640/req_518_2021.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5641/req_519_2021_el.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5642/req_520_2021.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5643/req_521_2021.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5644/req_522_2021.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5645/req_523_2021.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5646/req_524_2021.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5647/req_525_2021.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5648/req_526_2021.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5661/req_527_2021.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5649/req_528_2021_sa.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5650/req_0529-2021.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5651/req_530_2021_wa.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5652/req_531_2021.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5653/req_532_2021.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5654/req_533_2021.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5655/req_0534-2021.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5656/req_535_2021.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5658/req_536_2021.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5659/req_537_2021.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5660/req_538_2021.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5676/req_0539-2021pdf.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5677/req_0540-2021.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5678/req_0541-2021.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5679/req_0542-2021.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5680/req_0543-2021.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5681/req_0544-2021.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5682/req_0545-2021.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5683/req_0546-2021.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5684/req_0547-2021.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5685/req_0548-2021.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5686/req_0549-2021.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5687/req_0550-2021.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5688/req_0551-2021.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5689/req_0552-2021.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5690/req_0553-2021.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5691/req_0554-2021.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5692/req_0555-2021.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5693/req_0556-2021.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5694/req_0557-2021.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5695/req_0558-2021.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5696/req_0559-2021.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5697/req_0560-2021.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5698/req_0561-2021.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5699/req_0562-2021.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5700/req_0563-2021.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5701/req_0564-2021.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5702/req_0565-2021.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5703/req_0566-2021.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5704/req_0567-2021.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5715/req_0568-2021.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5716/req_0569-2021.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5731/req_0570-2021.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5732/req_0571-2021.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5733/req_0572-2021.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5734/req_0573-2021.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5735/req_0574-2021.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5717/req_0575-2021.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5718/req_0576-2021.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5719/req_0577-2021.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5720/req_0578-2021.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5721/req_0579-2021.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5722/req_0580-2021.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5723/req_0581-2021.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5724/req_0582-2021.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5725/req_0583-2021.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5726/req_0584-2021.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5727/req_0585-2021.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5728/req_0586-2021.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5729/req_0587-2021.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5730/req_0588-2021.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5736/req_0589-2021.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5738/req_0590-2021.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5750/req_0591-2021.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5751/req_0592-2021.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5752/req_0593-2021.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5753/req_0594-2021.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5754/req_0595-2021.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5755/req_0596-2021.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5756/req_0597-2021.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5757/req_0598-2021.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5758/req_0599-2021.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5759/req_0600-2021.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5760/req_0601-2021.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5739/req_0602-2021.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5740/req_0603-2021.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5741/req_0604-2021.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5742/req_0605-2021.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5743/req_0606-2021.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5744/req_0607-2021.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5745/req_0608-2021.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5746/req_0609-2021.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5747/req_0610-2021.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5748/req_0611-2021.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5749/req_0612-2021.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5780/req_0613-2021.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5779/req_0614-2021.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5778/req_0615-2021.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5788/req_0616-2021.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5761/req_0617-2021.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5762/req_0618-2021.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5763/req_0619-2021.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5777/req_0620-2021.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5776/req_0621-2021.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5775/req_0622-2021.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5774/req_0623-2021.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5773/req_0624-2021.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5772/req_0625-2021.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5771/req_0626-2021.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5770/req_0627-2021.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5769/req_0628-2021.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5768/req_0629-2021.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5767/req_0630-2021.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5766/req_0631-2021.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5765/req_0632-2021.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5764/req_0633-2021.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5792/req_634-20211.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5793/req_0635-2021.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5794/req_0636-2021.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5795/req_0637-2021.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5796/req_0638-2021.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5797/req_0639-2021.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5798/req_0640-2021.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5799/req_0641-2021.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5800/req_0642-2021.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5801/req_0643-2021.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5802/req_0644-2021.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5803/req_645-2021.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5804/req_646-2021.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5805/req_0647-2021.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5806/req_0648-2021.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5807/req_0649-2021.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5808/req_0650-2021.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5809/req_0651-2021.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5810/req_0652-2021.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5811/req_0653-2021.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5819/req_0654-2021.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5820/req_0655-2021.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5821/req_0656-2021.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5822/req_0657-2021.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5823/req_0658-2021.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5824/req_0659-2021.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5825/req_0660-2021.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5826/req_0661-2021.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5827/req_0662-2021.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5834/req_0663-2021.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5835/req_0664-2021.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5836/req_665_2021_fr_1.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5837/req_0666-2021.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5838/req_0667-2021.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5839/req_0668-2021.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5840/req_0669-2021.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5841/req_0670-2021.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5842/req_0671-2021.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5852/req_0672-2021.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5858/req_0673-2021.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5859/req_0674-2021.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5860/req_0675-2021.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5861/req_0676-2021.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5862/req_0677-2021.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5863/req_0678-2021.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5864/req_0679-2021.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5865/req_0680-2021.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5866/req_0681-2021.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5867/req_0682-2021.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5868/req_0683-2021.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5876/req_0684-2021.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5877/req_0685-2021.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5878/req_0686-2021.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5879/req_0687-2021.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5880/req_0688-2021.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5881/req_0689-2021.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5882/req_0690-2021.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5883/req_0691-2021.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5884/req_0692-2021.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5885/req_0693-2021.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5886/req_0694-2021.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5887/req_0695-2021.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5888/req_0696-2021.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5889/req_0697-2021.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5898/req_0698-2021.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5899/req_0699-2021.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5900/req_0700-2021.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5901/req_0701-2021.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5902/req_0702-2021.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5903/req_0703-2021.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5912/req_0704-2021.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5913/req_0705-2021.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5914/req_0706-2021.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5911/req_0707-2021.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5918/req_0708-2021.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5919/req_0709-2021.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5920/req_0710-2021.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5921/req_0711-2021.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5922/req_0712-2021.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5923/req_0713-2021.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5924/req_0714-2021.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5925/req_0715-2021.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5927/req_0717-2021.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5928/req_0718-2021.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5929/req_0719-2021.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5930/req_0720-2021.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5931/req_0721-2021.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5932/req_0722-2021.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2021/5935/req_723_2021_da.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1003"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="173.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="182.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>