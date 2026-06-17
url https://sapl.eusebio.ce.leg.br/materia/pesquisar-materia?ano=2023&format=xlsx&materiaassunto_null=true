--- v0 (2026-04-07)
+++ v1 (2026-06-17)
@@ -804,51 +804,51 @@
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7046/pl_033-2023.pdf</t>
   </si>
   <si>
     <t>Institui a política de desempenho para os professores titulares em efetivo exercício de sala de aula, coordenação pedagógica, direção e secretário escolar do Município de Eusébio e dá outras providências. (Com 1 emenda modificativa)</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7047/pl_034-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização, ao Poder Executivo Municipal, para abertura de crédito adicional especial ao vigente orçamento do Município, para o fim que indica.</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>Cira, Dyexon Abreu, Ednardo Masseno, Elenilson de Abreu, Fares Filho, França, Henrique, Neila de Castro Sá, Nildinho, Nonato Xilito, Paulo César, Rivelino da Mangabeira, Roberto Rocha, Silvia Aragão, Wanda</t>
+    <t>Cira, Dyexon Abreu, Ednardo Masseno, Elenilson de Abreu, Fares Filho, França, Henrique do Timbú, Neila de Castro Sá, Nildinho, Nonato Xilito, Paulo César, Rivelino da Mangabeira, Roberto Rocha, Silvia Aragão, Wanda</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7062/pl_035-2023.pdf</t>
   </si>
   <si>
     <t>Cria áreas de segurança e proteção escolar (ASPE) em torno das escolas da rede pública municipal de Eusébio/CE.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7064/pl_036-20231.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para a elaboração da lei orçamentária anual de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>37</t>
   </si>
@@ -1026,51 +1026,51 @@
   <si>
     <t>Altera os artigos 52, 63 e 80 da Lei nº 457, de 21 de novembro de 2001, que reorganizou o regime próprio de previdência do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Dyexon Abreu, Elenilson de Abreu, França, Neila de Castro Sá, Rivelino da Mangabeira</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7255/pl_051-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Educador Físico, a ser comemorado no dia 01 de setembro, no âmbito do município de Eusébio.</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7282/pl_052-2023.pdf</t>
+    <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7282/pl_52-2023-wa.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Edmilson da Silva uma artéria do Município de Eusébio, no bairro Parque Hawaí, conforme mapa de localização em anexo.</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7283/pl_053-2023.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos à Lei n.1.599, de 20 de agosto de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7284/pl_054-2023.pdf</t>
   </si>
@@ -1407,51 +1407,51 @@
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7464/pl_082-2023.pdf</t>
   </si>
   <si>
     <t>Desafeta de sua destinação pública de origem o terreno urbano situado no lugar “Córrego Grande”, denominado “PARQUE CANTO VERDE”, constituído por parte de uma Rua Sem Denominação Oficial que separa as quadras 63 e 71, de formato regular, perfazendo uma área total de 2.002,00m² (dois mil e dois metros quadrados), e dá outras providências.</t>
   </si>
   <si>
     <t>7465</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7465/pl_083-2023.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivos à Lei nº. 966, de 15 de dezembro de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>Henrique</t>
+    <t>Henrique do Timbú</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7466/pl_084_2023_pmeus.pdf</t>
   </si>
   <si>
     <t>Denomina de Fernando de Abreu Tavares (Seu Fernando) a Unidade Básica de Saúde - UBS do bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>7467</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7467/pl_085_2023_pmeus.pdf</t>
   </si>
   <si>
     <t>Denomina de Fernando de Abreu Tavares (Seu Fernando) o Centro de Referência da Assistência Social - CRAS do bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
     <t>86</t>
   </si>
@@ -1626,66 +1626,66 @@
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7583/pl_100_-_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a desapropriação do imóvel que indica e adota outras providências.</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7598/pl_101_2023_pmeus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cumprimento do estatuído no inciso XI do art. 15 da Lei Orgânica do Município de Eusébio para a Legislatura seguinte (2025-2028) na forma que indica.</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>Elenilson de Abreu, Dyexon Abreu, Ednardo Masseno, Fares Filho, França, Henrique, Neila de Castro Sá, Nildinho, Silvia Aragão</t>
+    <t>Elenilson de Abreu, Dyexon Abreu, Ednardo Masseno, Fares Filho, França, Henrique do Timbú, Neila de Castro Sá, Nildinho, Silvia Aragão</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7638/pl_102-20231.pdf</t>
   </si>
   <si>
     <t>Denomina de Clóvis Façanha de Abreu o Centro de Educação Infantil – CEI do bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>Silvia Aragão, Cira, Dyexon Abreu, Elenilson de Abreu, Fares Filho, Henrique, Neila de Castro Sá, Nildinho</t>
+    <t>Silvia Aragão, Cira, Dyexon Abreu, Elenilson de Abreu, Fares Filho, Henrique do Timbú, Neila de Castro Sá, Nildinho</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7639/pl_103-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Gabriel Braúna da Silva o Ginásio Poliesportivo da escola das Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7640/pl_104-2023.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos à Lei nº. 2.125, de 18 de setembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
     <t>105</t>
   </si>
@@ -2097,51 +2097,51 @@
   <si>
     <t>Autoriza a doação de uma área de 6.560,00m² (seis mil quinhentos e sessenta metros quadrados), de um Terreno Urbano, situado no lugar Precabura (atualmente Cararu), constituído pela área institucional do loteamento Hípica Park, registrado sob a matrícula nº 3519 do Cartório do 2º Ofício de Registro de Imóveis da Comarca de Eusébio, para implantação da Empresa F C R DA SILVA ELETRYMOVEIS LTDA, inscrita no CNPJ sob o nº 45.994.486/0001-69, e dá outras providências.</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7726/pl_141-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de uma área de 1.320,00m² (hum mil trezentos e vinte metros quadrados), de um terreno urbano, situado no lugar Jabuti, no Município e Comarca de Eusébio, Estado do Ceará, localizado do lado par da Rua João Martins Leitão, de formato regular, para implantação da Empresa TOPPLAST INDUSTRIA E COMERCIO LTDA, inscrita no CNPJ sob o nº 09.586.021/0001-05, e dá outras providências.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Fares Filho, Cira, Dyexon Abreu, Ednardo Masseno, Elenilson de Abreu, França, Henrique, Neila de Castro Sá, Nildinho, Nonato Xilito, Paulo César, Rivelino da Mangabeira, Roberto Rocha, Silvia Aragão, Wanda</t>
+    <t>Fares Filho, Cira, Dyexon Abreu, Ednardo Masseno, Elenilson de Abreu, França, Henrique do Timbú, Neila de Castro Sá, Nildinho, Nonato Xilito, Paulo César, Rivelino da Mangabeira, Roberto Rocha, Silvia Aragão, Wanda</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6786/pdl_001-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Eusebiense ao Sr. Ícaro de Almeida Sampaio, na forma que indica.</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>Wanda, Elenilson de Abreu, França, Silvia Aragão</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6978/pdl_002-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Eusebiense a Sra. Samara Bezerra Cordeiro, na forma que indica.</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
     <t>Comissão de Orçamento, Finanças, Controle e Fiscalização</t>
   </si>
@@ -2214,63 +2214,63 @@
   <si>
     <t>7493</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7493/pdl_010-2023.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Município de Eusébio do exercício financeiro de 1995 de responsabilidade do ex-Prefeito Raimundo Damasceno Silva, na forma que indica.</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
     <t>Roberto Rocha, Cira, Dyexon Abreu, Elenilson de Abreu, Fares Filho, França, Neila de Castro Sá, Nonato Xilito, Paulo César</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7526/pdl_011-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Eusebiense ao Sr. Marcos Aurélio de Mendonça Soares (Markos Zaurélio), na forma que indica</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
-    <t>Roberto Rocha, Cira, Dyexon Abreu, Elenilson de Abreu, Fares Filho, França, Henrique, Neila de Castro Sá, Nildinho, Nonato Xilito, Paulo César, Rivelino da Mangabeira</t>
+    <t>Roberto Rocha, Cira, Dyexon Abreu, Elenilson de Abreu, Fares Filho, França, Henrique do Timbú, Neila de Castro Sá, Nildinho, Nonato Xilito, Paulo César, Rivelino da Mangabeira</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7525/pdl_012-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Eusebiense ao Sr. Alano César Maia Barreto, na forma que indica.</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
-    <t>Fares Filho, Elenilson de Abreu, França, Henrique</t>
+    <t>Fares Filho, Elenilson de Abreu, França, Henrique do Timbú</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7524/pdl_013-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Eusebiense ao Sr. Everardo Lima da Silva, na forma que indica</t>
   </si>
   <si>
     <t>7563</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7563/pdl_014-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Eusebiense a Sr.ª Eliane Martins Feitoza Rogério, na forma que indica.</t>
   </si>
   <si>
     <t>7564</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7564/pdl_015-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Eusebiense a Sr.ª Ozenete dos Santos Abreu, na forma que indica.</t>
   </si>
@@ -2517,63 +2517,63 @@
   <si>
     <t>Rivelino da Mangabeira, França</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7006/ind_007-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos Agentes Educadores e Controladores de Trânsito, no âmbito do município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>Dyexon Abreu, Elenilson de Abreu, França, Rivelino da Mangabeira</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7007/ind_008-2023.pdf</t>
   </si>
   <si>
     <t>Indica sobre o executivo inserir a Língua Brasileira de Sinais na grade curricular das instituições de ensino da rede pública e privada de ensino, no âmbito Município de Eusébio.</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
-    <t>Dyexon Abreu, Cira, Elenilson de Abreu, França, Henrique, Neila de Castro Sá</t>
+    <t>Dyexon Abreu, Cira, Elenilson de Abreu, França, Henrique do Timbú, Neila de Castro Sá</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7044/ind_009-2023.pdf</t>
   </si>
   <si>
     <t>Indica sobre a realização de exames psicológicos periódicos, para fins de verificação da aptidão de profissional que atue em berçários, creches, escolas maternais e similares da rede pública e privada (monitores, professores e demais funcionários) que tenham contato direto com os alunos, no âmbito do município de Eusébio, e da outras providências.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
-    <t>Fares Filho, Cira, Dyexon Abreu, Elenilson de Abreu, Henrique, Neila de Castro Sá</t>
+    <t>Fares Filho, Cira, Dyexon Abreu, Elenilson de Abreu, Henrique do Timbú, Neila de Castro Sá</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7045/ind_010-202.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inserção do símbolo do Transtorno do Espectro Autista (TEA) e Transtorno do Deficit de Atenção com Hiperatividade (TDAH) na indicação de assentos preferenciais do transporte coletivo público do Município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7059/ind_011-202.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de acompanhamento assistencial a alunos e profissionais das escolas públicas e privadas do município de Eusébio e dá outras providências.</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>França, Dyexon Abreu, Elenilson de Abreu, Rivelino da Mangabeira</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7060/ind_012-202.pdf</t>
   </si>
@@ -2586,51 +2586,51 @@
   <si>
     <t>Dyexon Abreu, Elenilson de Abreu, França</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7061/ind_013-202.pdf</t>
   </si>
   <si>
     <t>Indica sobre autorizar o poder executivo a instituir a permanência de técnicos de enfermagem em estabelecimentos de ensino da rede Municipal que atendem mais de duzentos alunos, no âmbito do município de Eusébio, e da outras providências.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>Cira, Elenilson de Abreu, Rivelino da Mangabeira</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7066/ind_014-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o benefício do pagamento de meia-entrada aos estudantes beneficiários do Programa Bolsa Família em espetáculos artístico-culturais no Município de Eusébio/CE, e dá outras providências.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
-    <t>Dyexon Abreu, Elenilson de Abreu, França, Henrique, Neila de Castro Sá, Nonato Xilito, Paulo César</t>
+    <t>Dyexon Abreu, Elenilson de Abreu, França, Henrique do Timbú, Neila de Castro Sá, Nonato Xilito, Paulo César</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7067/ind_015-2023.pdf</t>
   </si>
   <si>
     <t>Indica sobre a prescrição da ozonioterapia como tratamento médico de caráter complementar e sua implantação nas Unidades Básicas de Saúde - UBS, no âmbito do município de Eusébio.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>Wanda, Elenilson de Abreu, Rivelino da Mangabeira</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7068/ind_016-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da existência de um Guarda Patrimonial em todas as unidades escolares da Rede Pública Municipal de Educação munidos de detector de metais à porta e durante os horários das aulas, na forma que indica.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>Wanda, Elenilson de Abreu</t>
   </si>
@@ -2754,93 +2754,93 @@
   <si>
     <t>7492</t>
   </si>
   <si>
     <t>Roberto Rocha, Cira, Dyexon Abreu, Fares Filho, França, Neila de Castro Sá, Rivelino da Mangabeira, Silvia Aragão</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7492/ind_030_2023_rr.pdf</t>
   </si>
   <si>
     <t>Indica sobre a criação do Programa Autismo nas Escolas, no âmbito do município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7514/ind_031-2023.pdf</t>
   </si>
   <si>
     <t>Indica sobre a "Semana Municipal da Conscientização do Uso Seguro da Internet", no âmbito do município de Eusébio, e dá outras providências</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
-    <t>Elenilson de Abreu, Dyexon Abreu, França, Henrique, Neila de Castro Sá, Paulo César</t>
+    <t>Elenilson de Abreu, Dyexon Abreu, França, Henrique do Timbú, Neila de Castro Sá, Paulo César</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7545/ind_032-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Mobilidade Urbana Sustentável no âmbito do município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7546/ind_033-2023.pdf</t>
   </si>
   <si>
     <t>Indica sobre o serviço "Moto Gari", para atender comunidades com ruas estreitas e de difícil acesso, no âmbito do município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7550/ind_034-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Coordenadoria Municipal de Apoio aos Micro, Pequenos e Médios Empreendedores, no âmbito do município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
     <t>Elenilson de Abreu, França, Neila de Castro Sá</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7552/ins_035-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre implantação de energia fotovoltaica nos prédios públicos do Município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>7562</t>
   </si>
   <si>
-    <t>Henrique, França</t>
+    <t>Henrique do Timbú, França</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7562/ind_036-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Incentivo à Adoção de Crianças e Adolescentes no Município de Eusébio, na forma que indica.</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7565/ind_037-2023.pdf</t>
   </si>
   <si>
     <t>Indica sobre a criação do “Programa Meninas Grávidas”, para a Proteção e Conscientização de Crianças e Adolescentes Sobre a Gravidez Precoce no Município de Eusébio, e dá outras providências.</t>
   </si>
   <si>
     <t>7579</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7579/ind_038_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica sobre a criação do Programa RenovaVida: Reerguendo Vidas, Restaurando Esperanças, no âmbito do município de Eusébio e dá outras providências.</t>
   </si>
@@ -3645,51 +3645,51 @@
   <si>
     <t>Requer a construção de uma nova Unidade de Saúde (posto) no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6890/req_083-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma nova Unidade de Saúde (posto) no bairro Coité, na forma que indica.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6889/req_084-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Padre Cícero, Rua Tijuca e Rua Desembargador Wilson de Norões Milfont, todas as vias do bairro Lagoinha, na forma que indica.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
-    <t>Henrique, Elenilson de Abreu</t>
+    <t>Henrique do Timbú, Elenilson de Abreu</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6888/req_085-2023.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza de toda a rua e manutenção da pavimentação em Pedra tosca e a troca de todas as Lâmpadas queimadas das Ruas Empresário Luiz Carlos de Medeiros, Rua das Azeitonas, Otília Ferreira e Tv. Francy Bastos, no bairro Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6887/req_086-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado um estudo e a instalação de um temporizador de pedestre no semáforo do encontro das avenidas Francisco Ferreira da Silva, Santa Cecilia e Estrada do Fio, na forma que indica.</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6886/req_087-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua São Martinho e Rua Maria Targino, no bairro Santo Antônio, na forma que indica.</t>
   </si>
@@ -5820,51 +5820,51 @@
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7112/req_277-2023.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão da Rua Augusto Sá, no Parque Hawaí, na rota do transporte escolar, da Escola Josefá Sá, no bairro Urucunema, na forma que indica.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7113/req_278-2023.pdf</t>
   </si>
   <si>
     <t>Requer o mutirão de limpeza de rua, capina, retirada de entulhos e poda de arvore em toda a Rua Manduca no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>Henrique, Wanda</t>
+    <t>Henrique do Timbú, Wanda</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7114/req_279-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica e saneamento básico da Rua Francisco Felix Roque, no bairro Precabura, na forma que indica.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7115/req_280-2023.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de lombadas (quebra mola) e a sinalização horizontal da Rua Manduca, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>281</t>
   </si>
@@ -7149,51 +7149,51 @@
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7235/req_387-2023.pdf</t>
   </si>
   <si>
     <t>Requer a complementação da pavimentação em pedra tosca da Rua Benedito Ferreira, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7236/req_388-2023.pdf</t>
   </si>
   <si>
     <t>Requer a drenagem e o recapeamento asfáltico da Rua do Cruzeiro, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>Henrique, Elenilson de Abreu, Silvia Aragão</t>
+    <t>Henrique do Timbú, Elenilson de Abreu, Silvia Aragão</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7237/req_389-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Praça no Loteamento Parque Brisamar (Riverpark), no bairro Olho D’Água, na forma que indica.</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7238/req_390-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Unidade Básica de Saúde no Loteamento Parque Brisamar (Riverpark), no bairro Olho D’Água, na forma que indica.</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
     <t>391</t>
   </si>
@@ -9544,51 +9544,51 @@
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7506/req_586-2023.pdf</t>
   </si>
   <si>
     <t>Requer a presença do Secretário Municipal de Esportes e Juventude para prestar contas à sociedade Eusebiense dos gastos da última reforma do Estádio Municipal Raimundo da Cunha Rola, na forma que indica.</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7507/req_587-2023.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza da Rua Luciano R. Lucas Junior, no Guaribas, na forma que indica.</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>Henrique, Fares Filho</t>
+    <t>Henrique do Timbú, Fares Filho</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7508/req_588-2023.pdf</t>
   </si>
   <si>
     <t>Requer a sinalização horizontal da Rua Bahia, no bairro Parque Havaí, na forma que indica.</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7509/req_589-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação Asfáltica da Rua Piauí, no bairro Parque Hawaí, na forma que indica.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>590</t>
   </si>
@@ -10264,51 +10264,51 @@
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7599/req_645-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de piso intertravado na Rua Maria Fernandes de Sousa, no bairro Amador, na forma que indica.</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7600/req_646-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua dos Pintasilgos, no bairro Coaçu, na forma que indica.</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>Henrique, Dyexon Abreu, Elenilson de Abreu, França</t>
+    <t>Henrique do Timbú, Dyexon Abreu, Elenilson de Abreu, França</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7601/req_647-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Elias Lopes Pinheiro, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7602/req_648-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) da Rua Maria Leolinda Bezerra, no bairro Timbú, na forma que indica.</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
     <t>649</t>
   </si>
@@ -11326,66 +11326,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7314/parecer_previo_73-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7212/parecer_previo_-109_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7063/veto_001-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7473/vet_002_2023_pl_070_2023_ff.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6778/pelo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6768/plc_001-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6769/plc_002-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6770/plc_003-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6772/plc_004-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6783/plc_005-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6782/plc_006-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6781/plc_007-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6874/plc_008-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6875/plc_009-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6877/plc_010-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7160/plc_011-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7253/plc_012-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7254/plc_013-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7285/plc_014-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7338/plc_015-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7340/plc_016-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7341/plc_017-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7413/plc_018-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7414/plc_019-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7458/plc_020-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7549/pcl_021-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7581/plc_022_-_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7700/plc_024-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7711/plc_025-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7713/plc_026-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7715/plc_027-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6765/pl_0001-2023s.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6766/pl_002-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6767/pl_003-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6771/pl_004-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6773/pl_005-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6774/pl_006-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6775/pl_007-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6776/pl_008-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6779/pl_009-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6780/pl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6785/pl_011-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6867/pl_012-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6868/pl_013-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6869/pl_014-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6870/pl_015-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6871/pl_016-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6872/pl_017-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6873/pl_018-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6876/pl_019-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6893/pl_020_2023_guarda_municipal_mirim.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6894/pl_021_2023_cachorros_para_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6905/pl_022-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6906/pl_023-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6907/pl_024-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6908/pl_025-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6909/pl_026_-_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6976/pl_027-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6977/pl_028-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6979/pl_029-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6980/pl_030-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7011/pl_031-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7012/pl_032-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7046/pl_033-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7047/pl_034-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7062/pl_035-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7064/pl_036-20231.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7065/pl_037-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7130/pl_038-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7131/pl_039-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7132/pl_040-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7157/pl_041-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7158/pl_042_2023_wa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7159/pl_043-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7161/pl_044-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7163/pl_045-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7211/pl_046-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7249/pl_047-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7250/pl_048-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7251/pl_049-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7252/pl_050-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7255/pl_051-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7282/pl_052-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7283/pl_053-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7284/pl_054-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7316/pl_055-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7317/pl_056-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7318/pl_057-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7319/pl_058-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7321/pl_060-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7334/pl_061-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7335/pl_062-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7339/pl_063-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7366/pl_064-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7365/pl_065-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7381/pl_066_2023_rr.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7382/pl_067_2023_rr.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7383/pl_068-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7384/pl_069-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7385/pl_070_2023_ff.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7404/pl_072-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7405/pl_073-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7406/pl_074-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7407/pl_075-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7457/pl_076-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7459/pl_077-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7460/pl_078-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7461/pl_079-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7462/pl_080-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7463/pl_081-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7464/pl_082-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7465/pl_083-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7466/pl_084_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7467/pl_085_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7490/pl_086_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7494/pl_087-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7527/pl_088-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7530/pl_089_2023_ff_altera_lei_1964_2023_ruas_do_bairro_precabura.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7547/pl_090-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7548/pl_091-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7551/pl_092-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7557/pl_093-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7566/pl_094-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7567/pl_095-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7568/pl_096-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7569/pl_097-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7580/pl_098-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7582/pl_099_-_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7583/pl_100_-_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7598/pl_101_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7638/pl_102-20231.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7639/pl_103-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7640/pl_104-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7641/pl_105-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7643/pl_106-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7644/pl_107-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7645/pl_108-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7658/pl_109-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7659/pl_110_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7660/pl_111_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7661/pl_112_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7662/pl_113_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7663/pl_114_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7689/pl_115-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7680/pl_116-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7681/pl_117-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7682/pl_118-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7683/pl_119-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7684/pl_120-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7685/pl_121-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7701/pl_122_2023_md.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7703/pl_123-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7704/pl_124-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7705/pl_125-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7706/pl_126-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7707/pl_127-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7708/pl_128-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7709/pl_129-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7714/pl_130-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7716/pl_131-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7717/pl_132-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7718/pl_133-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7719/pl_134-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7720/pl_135-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7721/pl_136-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7722/pl_137-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7723/pl_138-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7724/pl_139-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7725/pl_140-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7726/pl_141-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6786/pdl_001-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6978/pdl_002-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7214/pdl_003-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7311/pdl_004-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7312/pdl_005-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7325/pdl_006-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7363/pdl_007-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7402/pdl_008-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7445/pdl_009_2023_wa.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7493/pdl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7526/pdl_011-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7525/pdl_012-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7524/pdl_013-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7563/pdl_014-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7564/pdl_015-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7578/pdl_016-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7648/pdl_017-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7647/pdl_018-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7664/pdl_019-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7665/pdl_020-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7666/pdl_021-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7667/pdl_022-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7668/pdl_023-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7669/pdl_024-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7671/pdl_025-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7686/pdl_026-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7687/pdl_027-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6777/pr_001-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7013/pr_002-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7670/pre_003-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6784/ind_001_2023_achados_e_perdidos.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6895/ind_002-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6937/indicacoes_003_-_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6934/indicacoes_004_-_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6935/indicacoes_005_-_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6936/indicacoes_006_-_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7006/ind_007-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7007/ind_008-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7044/ind_009-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7045/ind_010-202.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7059/ind_011-202.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7060/ind_012-202.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7061/ind_013-202.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7066/ind_014-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7067/ind_015-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7068/ind_016-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7069/ind_017-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7101/ind_018-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7156/ind_019-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7248/ind_020-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7332/ind_022-2023_.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7364/ind_023-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7401/ind_024_2023_da.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7443/ind_025_2023_dsa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7444/ind_026_2026_fr.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7454/ind_027-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7455/ind_028-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7456/ind_029-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7492/ind_030_2023_rr.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7514/ind_031-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7545/ind_032-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7546/ind_033-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7550/ind_034-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7552/ins_035-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7562/ind_036-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7565/ind_037-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7579/ind_038_-_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7584/ind_039_-_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7597/ind_040-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7626/ind_041-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7679/ind_042_2023_rr.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7678/ind_043-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7688/ind_044-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6787/req_001-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6788/req_002-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6789/req_003-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6790/req_004-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6791/req_005-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6792/req_006-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6793/req_007-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6794/req_008-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6795/req_009-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6796/req_010-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6797/req_011-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6798/req_012-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6799/req_013-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6800/req_014-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6801/req_015-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6802/req_016-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6803/req_017-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6804/req_018-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6805/req_019-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6806/req_020-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6807/req_021-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6808/req_022-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6809/req_023-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6834/req_024-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6835/req_025-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6836/req_026-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6837/req_027-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6838/req_028-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6839/req_029-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6840/req_030-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6841/req_031-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6842/req_032-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6843/req_033-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6844/req_034-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6845/req_035-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6846/req_036-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6847/req_037-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6848/req_038-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6810/req_039-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6811/req_040-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6812/req_041-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6813/req_042-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6814/req_043-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6815/req_044-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6816/req_045-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6817/req_046-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6818/req_047-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6819/req_048-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6820/req_049-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6821/req_050-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6822/req_051-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6823/req_052-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6824/req_053-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6825/req_054-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6826/req_055-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6827/req_056-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6828/req_057-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6829/req_058-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6830/req_059-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6831/req_060-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6832/req_061-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6833/req_062-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6849/req_063-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6850/req_064-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6851/req_065-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6852/req_068-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6853/req_067-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6854/req_068-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6855/req_069-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6856/req_070-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6857/req_071-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6859/req_073-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6860/req_075-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6862/req_076-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6863/req_077_2023_ff.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6864/req_078-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6865/req_079_2023_rr.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6866/req_080-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6892/req_081-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6891/req_082-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6890/req_083-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6889/req_084-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6888/req_085-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6887/req_086-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6886/req_087-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6885/req_088-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6884/req_089-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6883/req_090-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6882/req_091-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6881/req_092-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6880/req_093-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6879/req_094-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6878/req_095-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6896/req_096-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6897/req_097-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6898/req_098-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6899/req_099-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6900/req_100-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6901/req_101-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6902/req_102-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6903/req_103-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6904/req_104_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6910/req_105_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6911/req_106_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6912/req_107_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6913/req_108_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6914/req_109_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6915/req_110_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6916/req_111_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6917/req_112_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6918/req_113_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6919/req_114_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6920/req_115_-_132-18.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6921/req_116_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6922/req_117_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6923/req_118_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6924/req_119_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6925/req_120_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6926/req_121_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6927/req_122_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6928/req_123_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6929/req_124_-_132-9.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6930/req_125_2023_wa.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6931/req_126_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6932/req_127_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6933/req_128_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6938/req_129_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6939/req_130_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6940/req_131_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6941/req_132_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6942/req_133-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6943/req_134-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6944/req_135-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6945/req_136-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6946/req_137-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6947/req_138-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6948/req_139-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6949/req_140-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6950/req_141-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6951/req_142-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6952/req_143-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6953/req_144-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6954/req_145-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6955/req_146-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6956/req_147-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6957/req_148-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6958/req_149-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6959/req_150-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6960/req_151-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6961/req_152-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6962/req_153-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6963/req_154-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6964/req_155-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6965/req_156-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6966/req_157-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6967/req_158-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6968/req_159-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6969/req_160-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6970/req_161-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6971/req_162-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6972/req_163-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6973/req_164-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6974/req_165-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6975/req_166-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7008/req_167-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6981/req_168-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6982/req_169-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6983/req_170-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6984/req_171-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6985/req_172-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6986/req_173-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6987/req_174-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6988/req_175-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6989/req_176-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6990/req_177-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6991/req_178-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6992/req_179_2023_fr.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6993/req_180_2023_fr.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6994/req_181_2023_fr.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6995/req_182-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6996/req_183-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6997/req_184-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6998/req_185-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6999/req_186-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7000/req_187_2023_rr.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7001/req_188-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7002/req_189-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7003/req_190-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7004/req_191-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7005/req_192-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7009/req_193-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7010/req_194-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7014/req_n._0195-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7015/req_n._0196-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7016/req_n._0197-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7017/req_n._0198-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7018/req_n._0199-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7019/req_n._0200-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7020/req_n._0201-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7021/req_n._0202-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7022/req_n._0203-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7023/req_n._0204-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7024/req_n._0205-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7025/req_n._0206-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7026/req_n._0207-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7027/req_n._0208-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7028/req_n._0209-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7029/req_n._0210-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7030/req_n._0211-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7031/req_n._0212-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7032/req_n._0213-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7033/req_n._0214-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7034/req_n._0215-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7035/req_n._0216-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7036/req_n._0217-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7037/req_n._0218-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7038/req_n._0219-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7039/req_n._0220-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7040/req_n._0221-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7041/req_n._0222-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7042/req_n._0223-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7043/req_n._0224-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7048/req_225-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7049/req_226-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7050/req_227-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7051/req_228-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7052/req_229-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7053/req_230-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7054/req_231-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7055/req_232-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7056/req_233-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7057/req_234-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7058/req_235-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7070/req_236-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7071/req_237-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7072/req_238-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7073/req_239-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7074/req_240-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7075/req_241-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7076/req_242-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7077/req_243-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7078/req_244-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7079/req_245-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7080/req_246-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7081/req_247-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7082/req_248-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7083/req_249-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7084/req_250-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7085/req_251-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7086/req_252-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7087/req_253-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7088/req_254-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7089/req_255-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7090/req_256-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7091/req_257-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7092/req_258-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7093/req_259-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7094/req_260-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7095/req_261-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7096/req_262-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7097/req_263-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7098/req_264-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7099/req_265-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7100/req_266-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7102/req_267-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7103/req_268-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7104/req_269-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7105/req_270-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7106/req_271-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7107/req_272-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7108/req_273-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7109/req_274-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7110/req_275-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7111/req_276-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7112/req_277-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7113/req_278-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7114/req_279-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7115/req_280-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7116/req_281-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7117/req_282-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7118/req_283-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7119/req_284-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7120/req_285-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7121/req_286-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7122/req_287-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7123/req_288-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7124/req_289-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7125/req_290-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7126/req_291-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7127/req_292-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7128/req_293-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7129/req_294-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7133/req_295-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7134/req_296-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7135/req_297-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7136/req_298-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7137/req_299-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7138/req_300-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7139/req_301-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7140/req_302-2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7141/req_303-2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7142/req_304-2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7143/req_305-2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7144/req_306-2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7145/req_307-2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7146/req_308-2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7147/req_309-2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7148/req_310-2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7149/req_311-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7150/req_312-2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7151/req_313-2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7152/req_314-2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7153/req_315-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7154/req_316-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7155/req_317-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7162/req_318-2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7164/req_319-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7165/req_320-2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7166/req_321-2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7167/req_322-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7168/req_323-2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7169/req_324_2023_ri.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7170/req_325-2023.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7171/req_326-2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7172/req_327-2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7173/req_328-2023.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7174/req_329-2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7175/req_330-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7176/req_331-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7177/req_332-2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7178/req_333-2023.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7179/req_334-2023.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7180/req_335-2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7181/req_336-2023.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7182/req_337-2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7183/req_338-2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7184/req_339-2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7185/req_340-2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7186/req_341-2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7187/req_342-2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7188/req_343-2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7189/req_344-2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7190/req_346-2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7191/req_346-2023.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7192/req_347-2023.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7193/req_348-2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7194/req_349-2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7195/req_350-2023.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7196/req_351-2023.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7197/req_352-2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7198/req_353-2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7199/req_354-2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7200/req_355-2023.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7201/req_356-2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7202/req_357-2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7203/req_358-2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7204/req_359-2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7205/req_360-2023.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7206/req_361-2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7207/req_362-2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7208/req_363-2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7209/req_364-2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7210/req_365-2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7213/req_366-2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7215/req_367-2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7216/req_368-2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7217/req_369-2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7218/req_370-2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7219/req_371-2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7220/req_372-2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7221/req_373-2023.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7222/req_374-2023.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7223/req_375-2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7224/req_376-2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7225/req_377-2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7226/req_378-2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7227/req_379-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7228/req_380-2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7229/req_381-2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7230/req_382-2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7231/req_383-2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7232/req_384-2023.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7233/req_385-2023.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7234/req_386-2023.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7235/req_387-2023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7236/req_388-2023.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7237/req_389-2023.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7238/req_390-2023.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7239/req_391-2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7240/req_392-2023.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7241/req_393-2023.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7242/req_394-2023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7243/req_395-2023.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7244/req_396-2023.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7245/req_397-2023.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7246/req_398-2023.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7256/req_399-2023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7257/req_400-2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7258/req_401-2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7259/req_402-2023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7260/req_403-2023.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7261/req_404-2023.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7262/req_405-2023.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7263/req_406-2023.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7264/req_407-2023.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7265/req_408-2023.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7266/req_409_2023_wa.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7267/req_410-2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7268/req_411-2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7269/req_412-2023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7270/req_413-2023.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7271/req_414-2023.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7272/req_415-2023.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7273/req_416-2023.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7274/req_417-2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7275/req_418-2023.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7276/req_419-2023.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7277/req_420-2023.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7279/req_422-2023.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7280/req_423-2023.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7281/req_424-2023.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7286/req_425-2023.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7287/req_426-2023.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7288/req_427-2023.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7289/req_428-2023.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7290/req_429-2023.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7291/req_431-2023.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7292/req_432-2023.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7293/req_432-2023.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7294/req_433-2023.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7296/req_435-2023.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7297/req_436-2023.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7298/req_437-2023.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7299/req_438-2023.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7300/req_439-2023.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7301/req_440-2023.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7302/req_441-2023.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7303/req_442-2023.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7304/req_443-2023.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7305/req_444-2023.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7306/req_445-2023.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7307/req_446-2023.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7308/req_447-2023.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7309/req_448-2023.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7310/req_449-2023.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7313/req_450-20231.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7322/req_451-2023.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7323/req_452-2023.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7324/req_453-2023.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7326/req_454-2023.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7327/req_455-2023.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7328/req_456-2023.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7329/req_457-2023.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7330/req_458-2023.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7331/req_459-2023.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7333/req_460-2023.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7336/req_461-2023.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7337/req_462-2023.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7342/req_463-2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7343/req_464-2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7344/req_465-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7345/req_466-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7346/req_467-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7347/req_468-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7348/req_469-2023.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7349/req_470-2023.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7350/req_471-2023.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7351/req_472-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7352/req_473-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7353/req_474-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7354/req_475-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7355/req_476-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7356/req_477-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7357/req_478-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7358/req_479-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7359/req_480-2023.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7360/req_481-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7361/req_482-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7362/req_483-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7367/req_484-2023.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7368/req_485-2023.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7369/req_486-2023.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7370/req_487-2023.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7371/req_488-2023.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7372/req_489-2023.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7380/req_490-2023.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7374/req_491-2023.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7375/req_492-2023.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7376/req_493-2023.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7377/req_494-2023.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7378/req_495-2023.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7379/req_496-2023.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7386/req_497-2023.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7387/req_498-2023.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7388/req_499_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7389/req_500_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7390/req_501_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7391/req_502_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7392/req_503_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7393/req_504_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7394/req_505_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7395/req_506_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7396/req_507_2023_el.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7397/req_508_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7400/req_509_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7398/req_510_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7399/req_511_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7408/req_512-2023.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7409/req_513-2023.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7410/req_514-2023.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7411/req_515-2023.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7412/req_516-2023.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7415/req_517-2023.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7416/req_518-2023.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7417/req_519-2023.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7418/req_520-2023.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7419/req_521-2023.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7420/req_522-2023.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7421/req_523-2023.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7422/req_524-2023.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7425/req_525_2023_wa.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7426/req_526_2023_wa.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7423/req_527_2023_el.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7424/req_528_2023_el.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7427/req_529_2023_el.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7428/req_530_2023_ci.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7429/req_531_2023.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7430/req_532_2023_rr.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7431/req_533_2023_da.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7432/req_534_2023_da.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7433/req_535_2023_da.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7434/req_536_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7435/req_537_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7436/req_538_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7437/req_539_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7438/req_540_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7439/req_541_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7440/req_542_2023_fr.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7441/req_543_2023_fr.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7442/req_544_2023_fr.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7446/req_545-2023.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7447/req_546-2023.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7448/req_547-2023.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7449/req_548-2023.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7450/req_549-2023.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7451/req_550-2023.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7452/req_551-2023.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7453/req_552-2023.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7468/req_553-2023.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7469/req_554-2023.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7470/req_555-2023.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7471/req_556-2023.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7472/req_557-2023.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7474/req_558_2023_ci.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7475/req_559_2023_sa.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7476/req_560_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7477/req_561_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7478/req_562_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7479/req_563_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7480/req_564_2023_rr.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7481/req_565_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7482/req_566_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7483/req_567_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7484/req_568_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7485/req_569_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7486/req_570_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7487/req_571_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7488/req_572_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7489/req_573_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7491/req_574_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7495/req_575-2023.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7496/req_576-2023.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7497/req_577-2023.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7498/req_578-2023.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7499/req_579-2023.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7500/req_580-2023.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7501/req_581-2023.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7502/req_582-2023.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7503/req_583-2023.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7504/req_584-2023.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7505/req_585-2023.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7506/req_586-2023.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7507/req_587-2023.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7508/req_588-2023.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7509/req_589-2023.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7510/req_590-2023.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7511/req_591-2023.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7512/req_592-2023.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7515/req_593-2023.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7516/req_594-2023.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7517/req_595-2023.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7518/req_596-2023.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7519/req_597-2023.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7520/req_598-2023.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7521/req_599-2023.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7522/req_600-2023.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7523/req_601-2023.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7528/req_602-2023.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7529/req_603-2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7531/req_604-2023.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7532/req_605-2023.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7533/req_606-2023.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7534/req_607-2023.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7535/req_608-2023.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7536/req_609-2023.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7537/req_610-2023.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7538/req_611-2023.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7539/req_612-2023.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7540/req_613-2023.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7541/req_614-2023.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7542/req_615-2023.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7543/req_616-2023.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7544/req_617-2023.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7553/req_618-2023.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7554/req_619-2023.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7555/req_620-2023.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7556/req_621-2023.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7558/req_622-2023.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7559/req_623-2023.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7560/req_624-2023.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7561/req_625-2023.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7570/req_626_-_2023.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7571/req_627_-_2023.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7572/req_628_-_2023.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7573/req_629_-_2023.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7574/req_630_-_2023.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7575/req_631_-_2023.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7576/req_632_-_2023.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7577/req_633_-_2023.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7586/req_634_-_2023.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7587/req_635_-_2023.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7588/req_636_-_2023.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7589/req_637_-_2023.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7590/req_638_-_2023.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7591/req_639_-_2023.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7592/req_640_-_2023.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7593/req_641_-_2023.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7594/req_642_-_2023.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7595/req_643_-_2023.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7596/req_644_-_2023.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7599/req_645-2023.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7600/req_646-2023.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7601/req_647-2023.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7602/req_648-2023.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7603/req_649-2023.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7604/req_650-2023.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7605/req_651-2023.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7606/req_652-2023.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7607/req_653-2023.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7608/req_654-2023.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7609/req_655-2023.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7610/req_656-2023.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7611/req_657-2023.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7612/req_658-2023.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7613/req_659-2023.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7614/req_660-2023.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7615/req_661-2023.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7616/req_662-2023.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7617/req_663-2023.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7618/req_664-2023.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7619/req_665-2023.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7620/req_666-2023.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7621/req_667-2023.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7622/req_668-2023.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7628/req_672-2023.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7629/req_673-2023.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7630/req_674-2023.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7631/req_675-2023.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7632/req_676_-_2023.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7633/req_677_-_2023.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7634/req_678_-_2023.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7635/req_679_-_2023.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7636/req_680_-_2023.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7637/req_681_-_2023.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7649/req_682-2023.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7650/req_683-2023_2.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7651/req_684-2023_2.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7652/req_685-2023_3.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7653/req_686-2023_2.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7654/req_687-2023_2.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7655/req_688-2023.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7656/req_689-2023.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7657/req_690_2023_ff.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7672/req_691-2023.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7674/req_692-2023.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7675/req_693-2023.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7676/req_694-2023.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7677/req_695_2023_ne.docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7690/req_696_-_2023.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7691/req_697_-_2023.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7692/req_698-2023.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7693/req_699-2023.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7694/req_700-2023.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7695/req_701_-_2023.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7696/req_702_-_2023.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7697/req_703_-_2023.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7698/req_704_-_2023.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7699/req_705_-_2023.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7712/req_706_-_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7314/parecer_previo_73-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7212/parecer_previo_-109_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7063/veto_001-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7473/vet_002_2023_pl_070_2023_ff.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6778/pelo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6768/plc_001-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6769/plc_002-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6770/plc_003-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6772/plc_004-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6783/plc_005-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6782/plc_006-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6781/plc_007-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6874/plc_008-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6875/plc_009-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6877/plc_010-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7160/plc_011-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7253/plc_012-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7254/plc_013-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7285/plc_014-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7338/plc_015-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7340/plc_016-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7341/plc_017-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7413/plc_018-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7414/plc_019-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7458/plc_020-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7549/pcl_021-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7581/plc_022_-_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7700/plc_024-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7711/plc_025-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7713/plc_026-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7715/plc_027-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6765/pl_0001-2023s.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6766/pl_002-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6767/pl_003-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6771/pl_004-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6773/pl_005-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6774/pl_006-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6775/pl_007-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6776/pl_008-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6779/pl_009-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6780/pl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6785/pl_011-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6867/pl_012-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6868/pl_013-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6869/pl_014-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6870/pl_015-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6871/pl_016-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6872/pl_017-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6873/pl_018-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6876/pl_019-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6893/pl_020_2023_guarda_municipal_mirim.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6894/pl_021_2023_cachorros_para_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6905/pl_022-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6906/pl_023-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6907/pl_024-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6908/pl_025-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6909/pl_026_-_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6976/pl_027-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6977/pl_028-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6979/pl_029-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6980/pl_030-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7011/pl_031-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7012/pl_032-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7046/pl_033-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7047/pl_034-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7062/pl_035-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7064/pl_036-20231.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7065/pl_037-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7130/pl_038-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7131/pl_039-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7132/pl_040-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7157/pl_041-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7158/pl_042_2023_wa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7159/pl_043-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7161/pl_044-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7163/pl_045-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7211/pl_046-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7249/pl_047-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7250/pl_048-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7251/pl_049-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7252/pl_050-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7255/pl_051-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7282/pl_52-2023-wa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7283/pl_053-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7284/pl_054-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7316/pl_055-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7317/pl_056-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7318/pl_057-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7319/pl_058-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7321/pl_060-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7334/pl_061-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7335/pl_062-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7339/pl_063-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7366/pl_064-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7365/pl_065-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7381/pl_066_2023_rr.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7382/pl_067_2023_rr.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7383/pl_068-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7384/pl_069-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7385/pl_070_2023_ff.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7404/pl_072-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7405/pl_073-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7406/pl_074-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7407/pl_075-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7457/pl_076-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7459/pl_077-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7460/pl_078-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7461/pl_079-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7462/pl_080-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7463/pl_081-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7464/pl_082-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7465/pl_083-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7466/pl_084_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7467/pl_085_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7490/pl_086_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7494/pl_087-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7527/pl_088-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7530/pl_089_2023_ff_altera_lei_1964_2023_ruas_do_bairro_precabura.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7547/pl_090-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7548/pl_091-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7551/pl_092-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7557/pl_093-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7566/pl_094-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7567/pl_095-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7568/pl_096-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7569/pl_097-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7580/pl_098-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7582/pl_099_-_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7583/pl_100_-_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7598/pl_101_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7638/pl_102-20231.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7639/pl_103-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7640/pl_104-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7641/pl_105-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7643/pl_106-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7644/pl_107-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7645/pl_108-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7658/pl_109-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7659/pl_110_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7660/pl_111_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7661/pl_112_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7662/pl_113_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7663/pl_114_2023_pmeus.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7689/pl_115-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7680/pl_116-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7681/pl_117-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7682/pl_118-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7683/pl_119-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7684/pl_120-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7685/pl_121-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7701/pl_122_2023_md.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7703/pl_123-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7704/pl_124-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7705/pl_125-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7706/pl_126-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7707/pl_127-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7708/pl_128-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7709/pl_129-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7714/pl_130-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7716/pl_131-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7717/pl_132-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7718/pl_133-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7719/pl_134-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7720/pl_135-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7721/pl_136-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7722/pl_137-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7723/pl_138-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7724/pl_139-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7725/pl_140-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7726/pl_141-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6786/pdl_001-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6978/pdl_002-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7214/pdl_003-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7311/pdl_004-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7312/pdl_005-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7325/pdl_006-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7363/pdl_007-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7402/pdl_008-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7445/pdl_009_2023_wa.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7493/pdl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7526/pdl_011-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7525/pdl_012-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7524/pdl_013-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7563/pdl_014-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7564/pdl_015-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7578/pdl_016-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7648/pdl_017-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7647/pdl_018-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7664/pdl_019-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7665/pdl_020-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7666/pdl_021-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7667/pdl_022-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7668/pdl_023-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7669/pdl_024-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7671/pdl_025-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7686/pdl_026-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7687/pdl_027-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6777/pr_001-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7013/pr_002-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7670/pre_003-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6784/ind_001_2023_achados_e_perdidos.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6895/ind_002-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6937/indicacoes_003_-_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6934/indicacoes_004_-_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6935/indicacoes_005_-_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6936/indicacoes_006_-_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7006/ind_007-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7007/ind_008-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7044/ind_009-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7045/ind_010-202.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7059/ind_011-202.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7060/ind_012-202.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7061/ind_013-202.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7066/ind_014-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7067/ind_015-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7068/ind_016-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7069/ind_017-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7101/ind_018-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7156/ind_019-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7248/ind_020-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7332/ind_022-2023_.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7364/ind_023-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7401/ind_024_2023_da.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7443/ind_025_2023_dsa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7444/ind_026_2026_fr.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7454/ind_027-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7455/ind_028-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7456/ind_029-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7492/ind_030_2023_rr.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7514/ind_031-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7545/ind_032-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7546/ind_033-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7550/ind_034-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7552/ins_035-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7562/ind_036-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7565/ind_037-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7579/ind_038_-_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7584/ind_039_-_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7597/ind_040-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7626/ind_041-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7679/ind_042_2023_rr.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7678/ind_043-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7688/ind_044-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6787/req_001-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6788/req_002-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6789/req_003-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6790/req_004-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6791/req_005-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6792/req_006-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6793/req_007-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6794/req_008-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6795/req_009-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6796/req_010-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6797/req_011-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6798/req_012-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6799/req_013-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6800/req_014-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6801/req_015-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6802/req_016-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6803/req_017-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6804/req_018-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6805/req_019-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6806/req_020-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6807/req_021-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6808/req_022-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6809/req_023-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6834/req_024-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6835/req_025-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6836/req_026-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6837/req_027-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6838/req_028-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6839/req_029-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6840/req_030-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6841/req_031-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6842/req_032-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6843/req_033-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6844/req_034-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6845/req_035-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6846/req_036-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6847/req_037-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6848/req_038-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6810/req_039-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6811/req_040-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6812/req_041-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6813/req_042-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6814/req_043-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6815/req_044-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6816/req_045-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6817/req_046-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6818/req_047-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6819/req_048-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6820/req_049-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6821/req_050-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6822/req_051-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6823/req_052-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6824/req_053-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6825/req_054-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6826/req_055-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6827/req_056-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6828/req_057-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6829/req_058-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6830/req_059-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6831/req_060-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6832/req_061-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6833/req_062-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6849/req_063-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6850/req_064-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6851/req_065-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6852/req_068-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6853/req_067-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6854/req_068-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6855/req_069-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6856/req_070-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6857/req_071-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6859/req_073-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6860/req_075-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6862/req_076-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6863/req_077_2023_ff.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6864/req_078-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6865/req_079_2023_rr.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6866/req_080-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6892/req_081-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6891/req_082-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6890/req_083-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6889/req_084-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6888/req_085-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6887/req_086-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6886/req_087-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6885/req_088-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6884/req_089-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6883/req_090-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6882/req_091-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6881/req_092-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6880/req_093-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6879/req_094-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6878/req_095-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6896/req_096-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6897/req_097-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6898/req_098-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6899/req_099-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6900/req_100-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6901/req_101-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6902/req_102-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6903/req_103-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6904/req_104_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6910/req_105_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6911/req_106_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6912/req_107_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6913/req_108_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6914/req_109_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6915/req_110_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6916/req_111_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6917/req_112_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6918/req_113_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6919/req_114_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6920/req_115_-_132-18.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6921/req_116_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6922/req_117_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6923/req_118_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6924/req_119_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6925/req_120_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6926/req_121_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6927/req_122_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6928/req_123_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6929/req_124_-_132-9.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6930/req_125_2023_wa.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6931/req_126_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6932/req_127_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6933/req_128_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6938/req_129_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6939/req_130_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6940/req_131_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6941/req_132_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6942/req_133-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6943/req_134-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6944/req_135-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6945/req_136-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6946/req_137-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6947/req_138-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6948/req_139-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6949/req_140-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6950/req_141-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6951/req_142-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6952/req_143-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6953/req_144-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6954/req_145-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6955/req_146-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6956/req_147-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6957/req_148-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6958/req_149-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6959/req_150-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6960/req_151-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6961/req_152-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6962/req_153-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6963/req_154-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6964/req_155-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6965/req_156-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6966/req_157-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6967/req_158-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6968/req_159-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6969/req_160-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6970/req_161-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6971/req_162-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6972/req_163-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6973/req_164-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6974/req_165-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6975/req_166-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7008/req_167-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6981/req_168-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6982/req_169-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6983/req_170-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6984/req_171-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6985/req_172-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6986/req_173-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6987/req_174-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6988/req_175-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6989/req_176-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6990/req_177-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6991/req_178-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6992/req_179_2023_fr.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6993/req_180_2023_fr.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6994/req_181_2023_fr.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6995/req_182-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6996/req_183-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6997/req_184-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6998/req_185-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/6999/req_186-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7000/req_187_2023_rr.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7001/req_188-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7002/req_189-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7003/req_190-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7004/req_191-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7005/req_192-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7009/req_193-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7010/req_194-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7014/req_n._0195-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7015/req_n._0196-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7016/req_n._0197-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7017/req_n._0198-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7018/req_n._0199-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7019/req_n._0200-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7020/req_n._0201-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7021/req_n._0202-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7022/req_n._0203-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7023/req_n._0204-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7024/req_n._0205-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7025/req_n._0206-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7026/req_n._0207-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7027/req_n._0208-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7028/req_n._0209-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7029/req_n._0210-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7030/req_n._0211-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7031/req_n._0212-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7032/req_n._0213-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7033/req_n._0214-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7034/req_n._0215-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7035/req_n._0216-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7036/req_n._0217-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7037/req_n._0218-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7038/req_n._0219-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7039/req_n._0220-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7040/req_n._0221-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7041/req_n._0222-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7042/req_n._0223-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7043/req_n._0224-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7048/req_225-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7049/req_226-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7050/req_227-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7051/req_228-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7052/req_229-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7053/req_230-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7054/req_231-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7055/req_232-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7056/req_233-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7057/req_234-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7058/req_235-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7070/req_236-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7071/req_237-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7072/req_238-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7073/req_239-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7074/req_240-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7075/req_241-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7076/req_242-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7077/req_243-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7078/req_244-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7079/req_245-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7080/req_246-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7081/req_247-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7082/req_248-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7083/req_249-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7084/req_250-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7085/req_251-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7086/req_252-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7087/req_253-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7088/req_254-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7089/req_255-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7090/req_256-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7091/req_257-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7092/req_258-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7093/req_259-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7094/req_260-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7095/req_261-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7096/req_262-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7097/req_263-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7098/req_264-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7099/req_265-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7100/req_266-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7102/req_267-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7103/req_268-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7104/req_269-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7105/req_270-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7106/req_271-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7107/req_272-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7108/req_273-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7109/req_274-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7110/req_275-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7111/req_276-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7112/req_277-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7113/req_278-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7114/req_279-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7115/req_280-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7116/req_281-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7117/req_282-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7118/req_283-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7119/req_284-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7120/req_285-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7121/req_286-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7122/req_287-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7123/req_288-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7124/req_289-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7125/req_290-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7126/req_291-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7127/req_292-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7128/req_293-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7129/req_294-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7133/req_295-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7134/req_296-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7135/req_297-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7136/req_298-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7137/req_299-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7138/req_300-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7139/req_301-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7140/req_302-2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7141/req_303-2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7142/req_304-2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7143/req_305-2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7144/req_306-2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7145/req_307-2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7146/req_308-2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7147/req_309-2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7148/req_310-2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7149/req_311-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7150/req_312-2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7151/req_313-2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7152/req_314-2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7153/req_315-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7154/req_316-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7155/req_317-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7162/req_318-2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7164/req_319-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7165/req_320-2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7166/req_321-2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7167/req_322-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7168/req_323-2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7169/req_324_2023_ri.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7170/req_325-2023.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7171/req_326-2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7172/req_327-2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7173/req_328-2023.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7174/req_329-2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7175/req_330-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7176/req_331-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7177/req_332-2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7178/req_333-2023.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7179/req_334-2023.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7180/req_335-2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7181/req_336-2023.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7182/req_337-2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7183/req_338-2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7184/req_339-2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7185/req_340-2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7186/req_341-2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7187/req_342-2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7188/req_343-2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7189/req_344-2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7190/req_346-2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7191/req_346-2023.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7192/req_347-2023.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7193/req_348-2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7194/req_349-2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7195/req_350-2023.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7196/req_351-2023.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7197/req_352-2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7198/req_353-2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7199/req_354-2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7200/req_355-2023.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7201/req_356-2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7202/req_357-2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7203/req_358-2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7204/req_359-2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7205/req_360-2023.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7206/req_361-2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7207/req_362-2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7208/req_363-2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7209/req_364-2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7210/req_365-2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7213/req_366-2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7215/req_367-2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7216/req_368-2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7217/req_369-2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7218/req_370-2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7219/req_371-2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7220/req_372-2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7221/req_373-2023.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7222/req_374-2023.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7223/req_375-2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7224/req_376-2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7225/req_377-2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7226/req_378-2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7227/req_379-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7228/req_380-2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7229/req_381-2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7230/req_382-2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7231/req_383-2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7232/req_384-2023.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7233/req_385-2023.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7234/req_386-2023.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7235/req_387-2023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7236/req_388-2023.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7237/req_389-2023.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7238/req_390-2023.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7239/req_391-2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7240/req_392-2023.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7241/req_393-2023.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7242/req_394-2023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7243/req_395-2023.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7244/req_396-2023.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7245/req_397-2023.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7246/req_398-2023.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7256/req_399-2023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7257/req_400-2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7258/req_401-2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7259/req_402-2023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7260/req_403-2023.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7261/req_404-2023.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7262/req_405-2023.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7263/req_406-2023.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7264/req_407-2023.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7265/req_408-2023.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7266/req_409_2023_wa.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7267/req_410-2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7268/req_411-2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7269/req_412-2023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7270/req_413-2023.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7271/req_414-2023.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7272/req_415-2023.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7273/req_416-2023.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7274/req_417-2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7275/req_418-2023.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7276/req_419-2023.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7277/req_420-2023.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7279/req_422-2023.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7280/req_423-2023.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7281/req_424-2023.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7286/req_425-2023.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7287/req_426-2023.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7288/req_427-2023.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7289/req_428-2023.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7290/req_429-2023.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7291/req_431-2023.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7292/req_432-2023.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7293/req_432-2023.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7294/req_433-2023.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7296/req_435-2023.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7297/req_436-2023.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7298/req_437-2023.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7299/req_438-2023.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7300/req_439-2023.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7301/req_440-2023.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7302/req_441-2023.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7303/req_442-2023.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7304/req_443-2023.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7305/req_444-2023.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7306/req_445-2023.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7307/req_446-2023.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7308/req_447-2023.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7309/req_448-2023.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7310/req_449-2023.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7313/req_450-20231.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7322/req_451-2023.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7323/req_452-2023.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7324/req_453-2023.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7326/req_454-2023.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7327/req_455-2023.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7328/req_456-2023.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7329/req_457-2023.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7330/req_458-2023.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7331/req_459-2023.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7333/req_460-2023.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7336/req_461-2023.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7337/req_462-2023.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7342/req_463-2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7343/req_464-2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7344/req_465-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7345/req_466-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7346/req_467-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7347/req_468-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7348/req_469-2023.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7349/req_470-2023.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7350/req_471-2023.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7351/req_472-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7352/req_473-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7353/req_474-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7354/req_475-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7355/req_476-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7356/req_477-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7357/req_478-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7358/req_479-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7359/req_480-2023.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7360/req_481-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7361/req_482-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7362/req_483-2023.pdf.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7367/req_484-2023.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7368/req_485-2023.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7369/req_486-2023.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7370/req_487-2023.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7371/req_488-2023.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7372/req_489-2023.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7380/req_490-2023.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7374/req_491-2023.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7375/req_492-2023.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7376/req_493-2023.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7377/req_494-2023.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7378/req_495-2023.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7379/req_496-2023.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7386/req_497-2023.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7387/req_498-2023.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7388/req_499_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7389/req_500_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7390/req_501_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7391/req_502_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7392/req_503_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7393/req_504_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7394/req_505_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7395/req_506_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7396/req_507_2023_el.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7397/req_508_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7400/req_509_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7398/req_510_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7399/req_511_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7408/req_512-2023.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7409/req_513-2023.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7410/req_514-2023.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7411/req_515-2023.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7412/req_516-2023.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7415/req_517-2023.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7416/req_518-2023.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7417/req_519-2023.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7418/req_520-2023.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7419/req_521-2023.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7420/req_522-2023.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7421/req_523-2023.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7422/req_524-2023.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7425/req_525_2023_wa.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7426/req_526_2023_wa.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7423/req_527_2023_el.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7424/req_528_2023_el.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7427/req_529_2023_el.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7428/req_530_2023_ci.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7429/req_531_2023.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7430/req_532_2023_rr.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7431/req_533_2023_da.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7432/req_534_2023_da.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7433/req_535_2023_da.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7434/req_536_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7435/req_537_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7436/req_538_2023_ht.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7437/req_539_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7438/req_540_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7439/req_541_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7440/req_542_2023_fr.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7441/req_543_2023_fr.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7442/req_544_2023_fr.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7446/req_545-2023.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7447/req_546-2023.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7448/req_547-2023.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7449/req_548-2023.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7450/req_549-2023.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7451/req_550-2023.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7452/req_551-2023.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7453/req_552-2023.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7468/req_553-2023.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7469/req_554-2023.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7470/req_555-2023.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7471/req_556-2023.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7472/req_557-2023.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7474/req_558_2023_ci.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7475/req_559_2023_sa.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7476/req_560_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7477/req_561_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7478/req_562_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7479/req_563_2023_ri.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7480/req_564_2023_rr.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7481/req_565_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7482/req_566_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7483/req_567_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7484/req_568_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7485/req_569_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7486/req_570_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7487/req_571_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7488/req_572_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7489/req_573_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7491/req_574_2023_nx.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7495/req_575-2023.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7496/req_576-2023.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7497/req_577-2023.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7498/req_578-2023.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7499/req_579-2023.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7500/req_580-2023.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7501/req_581-2023.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7502/req_582-2023.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7503/req_583-2023.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7504/req_584-2023.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7505/req_585-2023.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7506/req_586-2023.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7507/req_587-2023.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7508/req_588-2023.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7509/req_589-2023.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7510/req_590-2023.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7511/req_591-2023.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7512/req_592-2023.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7515/req_593-2023.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7516/req_594-2023.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7517/req_595-2023.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7518/req_596-2023.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7519/req_597-2023.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7520/req_598-2023.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7521/req_599-2023.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7522/req_600-2023.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7523/req_601-2023.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7528/req_602-2023.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7529/req_603-2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7531/req_604-2023.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7532/req_605-2023.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7533/req_606-2023.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7534/req_607-2023.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7535/req_608-2023.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7536/req_609-2023.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7537/req_610-2023.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7538/req_611-2023.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7539/req_612-2023.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7540/req_613-2023.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7541/req_614-2023.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7542/req_615-2023.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7543/req_616-2023.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7544/req_617-2023.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7553/req_618-2023.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7554/req_619-2023.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7555/req_620-2023.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7556/req_621-2023.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7558/req_622-2023.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7559/req_623-2023.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7560/req_624-2023.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7561/req_625-2023.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7570/req_626_-_2023.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7571/req_627_-_2023.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7572/req_628_-_2023.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7573/req_629_-_2023.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7574/req_630_-_2023.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7575/req_631_-_2023.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7576/req_632_-_2023.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7577/req_633_-_2023.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7586/req_634_-_2023.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7587/req_635_-_2023.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7588/req_636_-_2023.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7589/req_637_-_2023.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7590/req_638_-_2023.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7591/req_639_-_2023.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7592/req_640_-_2023.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7593/req_641_-_2023.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7594/req_642_-_2023.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7595/req_643_-_2023.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7596/req_644_-_2023.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7599/req_645-2023.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7600/req_646-2023.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7601/req_647-2023.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7602/req_648-2023.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7603/req_649-2023.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7604/req_650-2023.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7605/req_651-2023.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7606/req_652-2023.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7607/req_653-2023.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7608/req_654-2023.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7609/req_655-2023.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7610/req_656-2023.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7611/req_657-2023.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7612/req_658-2023.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7613/req_659-2023.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7614/req_660-2023.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7615/req_661-2023.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7616/req_662-2023.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7617/req_663-2023.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7618/req_664-2023.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7619/req_665-2023.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7620/req_666-2023.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7621/req_667-2023.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7622/req_668-2023.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7628/req_672-2023.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7629/req_673-2023.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7630/req_674-2023.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7631/req_675-2023.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7632/req_676_-_2023.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7633/req_677_-_2023.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7634/req_678_-_2023.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7635/req_679_-_2023.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7636/req_680_-_2023.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7637/req_681_-_2023.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7649/req_682-2023.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7650/req_683-2023_2.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7651/req_684-2023_2.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7652/req_685-2023_3.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7653/req_686-2023_2.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7654/req_687-2023_2.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7655/req_688-2023.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7656/req_689-2023.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7657/req_690_2023_ff.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7672/req_691-2023.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7674/req_692-2023.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7675/req_693-2023.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7676/req_694-2023.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7677/req_695_2023_ne.docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7690/req_696_-_2023.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7691/req_697_-_2023.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7692/req_698-2023.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7693/req_699-2023.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7694/req_700-2023.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7695/req_701_-_2023.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7696/req_702_-_2023.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7697/req_703_-_2023.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7698/req_704_-_2023.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7699/req_705_-_2023.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.eusebio.ce.leg.br/media/sapl/public/materialegislativa/2023/7712/req_706_-_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H953"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="184" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="192.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="131.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>